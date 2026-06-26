--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -13,73 +13,73 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/2ece7a782db74c98/QT 25-26/TKB/HKII/Tuan 36/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1461" documentId="11_18505CB2E2D71CF6F615C1A0A0F6F417FCC54133" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7159F0EE-9E18-4966-BD7C-55294CCBD321}"/>
+  <xr:revisionPtr revIDLastSave="1485" documentId="11_18505CB2E2D71CF6F615C1A0A0F6F417FCC54133" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF690683-8C73-4750-9A6D-6037526F8A35}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TKBLop_Buoi_1 KHOI 10-11-12" sheetId="23" r:id="rId1"/>
     <sheet name="TKBLop_Buoi_2 KHOI 10-11-12" sheetId="24" r:id="rId2"/>
     <sheet name="TKBLop_Buoi_1 KHOI 8-9" sheetId="21" r:id="rId3"/>
     <sheet name="TKBLop_Buoi_2 KHOI 8-9" sheetId="22" r:id="rId4"/>
     <sheet name="TKBLop_Buoi_1 KHOI 6-7" sheetId="13" r:id="rId5"/>
     <sheet name="TKBLop_Buoi_2 KHOI 6-7" sheetId="20" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1313" uniqueCount="192">
   <si>
     <t>SỞ GD&amp;ĐT TỈNH ĐIỆN BIÊN</t>
   </si>
   <si>
     <r>
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
@@ -681,51 +681,54 @@
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
     </r>
   </si>
   <si>
-    <t>Sáng thứ 5 ngày 07/05 Các lớp 10A2, 10A3, 10A4, 11B3 Học tại lớp 9A1, 9A2, 9A3, 9A4; Lớp 10A1 học tại lớp 8A4 khu nhà B</t>
+    <t>TNHN - Đ. Thanh</t>
+  </si>
+  <si>
+    <t>Sáng thứ 5 ngày 07/05 Các lớp 10A2, 10A3, 10A4, 11B3 Học tại lớp 9A1, 9A2, 9A3, 9A4; Lớp 10A1, 11B2 học tại lớp 8A4, 8A5 khu nhà B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###0;\-###0"/>
   </numFmts>
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="MS Sans Serif"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -893,56 +896,50 @@
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="13"/>
-      <color rgb="FFFF0000"/>
-[...4 lines deleted...]
-      <sz val="13"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
@@ -984,50 +981,57 @@
       <sz val="13"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
@@ -2649,118 +2653,124 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalDown="1">
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right/>
-[...5 lines deleted...]
-      <left/>
       <right style="thick">
         <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thick">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalDown="1">
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thick">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalDown="1">
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thick">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalDown="1">
+    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thick">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
-      <diagonal style="thick">
-[...35 lines deleted...]
-      </diagonal>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
@@ -2809,51 +2819,51 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="448">
+  <cellXfs count="452">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3950,699 +3960,715 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="106" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="107" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="108" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="98" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="110" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="67" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="90" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="90" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="55" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="43" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="90" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="102" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="105" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="123" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="124" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="125" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="102" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="105" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="102" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="105" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="43" xfId="16" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="112" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="113" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="114" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="115" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="116" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="119" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="67" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="120" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="121" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="85" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="119" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="67" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="120" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="121" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="85" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="126" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="127" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="119" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="18" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="67" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="120" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="121" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="85" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...582 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="127" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="style10" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="style11" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="style12" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="style13" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="style14" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="style15" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="style18" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="style19" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style20" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="style21" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="style22" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="style23" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="style24" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="style25" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="style4" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="style5" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="style6" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="style7" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
@@ -5023,86 +5049,86 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor indexed="13"/>
-[...5 lines deleted...]
-        <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -5850,1447 +5876,1477 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C19" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H27" sqref="H27"/>
+      <selection pane="bottomRight" activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6" style="1" customWidth="1"/>
     <col min="3" max="11" width="29.7109375" style="55" customWidth="1"/>
     <col min="12" max="14" width="29.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="341" t="s">
+      <c r="A1" s="376" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="341"/>
-[...11 lines deleted...]
-      <c r="N1" s="344"/>
+      <c r="B1" s="376"/>
+      <c r="C1" s="376"/>
+      <c r="D1" s="376"/>
+      <c r="E1" s="376"/>
+      <c r="F1" s="376"/>
+      <c r="G1" s="292"/>
+      <c r="H1" s="293"/>
+      <c r="I1" s="293"/>
+      <c r="J1" s="293"/>
+      <c r="K1" s="293"/>
+      <c r="L1" s="294"/>
+      <c r="M1" s="294"/>
+      <c r="N1" s="294"/>
     </row>
     <row r="2" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="345" t="s">
+      <c r="A2" s="377" t="s">
         <v>189</v>
       </c>
-      <c r="B2" s="345"/>
-[...11 lines deleted...]
-      <c r="N2" s="344"/>
+      <c r="B2" s="377"/>
+      <c r="C2" s="377"/>
+      <c r="D2" s="377"/>
+      <c r="E2" s="377"/>
+      <c r="F2" s="377"/>
+      <c r="G2" s="295"/>
+      <c r="H2" s="293"/>
+      <c r="I2" s="293"/>
+      <c r="J2" s="293"/>
+      <c r="K2" s="293"/>
+      <c r="L2" s="294"/>
+      <c r="M2" s="294"/>
+      <c r="N2" s="294"/>
     </row>
     <row r="3" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="347" t="s">
+      <c r="A3" s="378" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="347"/>
-[...11 lines deleted...]
-      <c r="N3" s="347"/>
+      <c r="B3" s="378"/>
+      <c r="C3" s="378"/>
+      <c r="D3" s="378"/>
+      <c r="E3" s="378"/>
+      <c r="F3" s="378"/>
+      <c r="G3" s="378"/>
+      <c r="H3" s="378"/>
+      <c r="I3" s="378"/>
+      <c r="J3" s="378"/>
+      <c r="K3" s="378"/>
+      <c r="L3" s="378"/>
+      <c r="M3" s="378"/>
+      <c r="N3" s="378"/>
     </row>
     <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="348" t="s">
+      <c r="A4" s="379" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="348"/>
-[...11 lines deleted...]
-      <c r="N4" s="348"/>
+      <c r="B4" s="379"/>
+      <c r="C4" s="379"/>
+      <c r="D4" s="379"/>
+      <c r="E4" s="379"/>
+      <c r="F4" s="379"/>
+      <c r="G4" s="379"/>
+      <c r="H4" s="379"/>
+      <c r="I4" s="379"/>
+      <c r="J4" s="379"/>
+      <c r="K4" s="379"/>
+      <c r="L4" s="379"/>
+      <c r="M4" s="379"/>
+      <c r="N4" s="379"/>
     </row>
     <row r="5" spans="1:14" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="348"/>
-[...12 lines deleted...]
-      <c r="N5" s="348"/>
+      <c r="A5" s="379"/>
+      <c r="B5" s="379"/>
+      <c r="C5" s="379"/>
+      <c r="D5" s="379"/>
+      <c r="E5" s="379"/>
+      <c r="F5" s="379"/>
+      <c r="G5" s="379"/>
+      <c r="H5" s="379"/>
+      <c r="I5" s="379"/>
+      <c r="J5" s="379"/>
+      <c r="K5" s="379"/>
+      <c r="L5" s="379"/>
+      <c r="M5" s="379"/>
+      <c r="N5" s="379"/>
     </row>
     <row r="6" spans="1:14" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="349" t="s">
+      <c r="A6" s="296" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="350" t="s">
+      <c r="B6" s="297" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="351" t="s">
+      <c r="C6" s="298" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="352" t="s">
+      <c r="D6" s="299" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="353" t="s">
+      <c r="E6" s="300" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="354" t="s">
+      <c r="F6" s="301" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="355" t="s">
+      <c r="G6" s="302" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="356" t="s">
+      <c r="H6" s="303" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="353" t="s">
+      <c r="I6" s="300" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="357" t="s">
+      <c r="J6" s="304" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="358" t="s">
+      <c r="K6" s="305" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="359" t="s">
+      <c r="L6" s="306" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="360" t="s">
+      <c r="M6" s="307" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="361" t="s">
+      <c r="N6" s="308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="362" t="s">
+      <c r="A7" s="369" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="363"/>
-      <c r="C7" s="364" t="s">
+      <c r="B7" s="309"/>
+      <c r="C7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="364" t="s">
+      <c r="D7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="364" t="s">
+      <c r="E7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="364" t="s">
+      <c r="F7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="364" t="s">
+      <c r="G7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="364" t="s">
+      <c r="H7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="I7" s="364" t="s">
+      <c r="I7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="J7" s="364" t="s">
+      <c r="J7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="K7" s="364" t="s">
+      <c r="K7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="L7" s="364" t="s">
+      <c r="L7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="364" t="s">
+      <c r="M7" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="N7" s="364" t="s">
+      <c r="N7" s="310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="362"/>
-[...1 lines deleted...]
-      <c r="C8" s="366" t="s">
+      <c r="A8" s="369"/>
+      <c r="B8" s="311"/>
+      <c r="C8" s="387" t="s">
         <v>160</v>
       </c>
-      <c r="D8" s="367"/>
-[...9 lines deleted...]
-      <c r="N8" s="368"/>
+      <c r="D8" s="388"/>
+      <c r="E8" s="388"/>
+      <c r="F8" s="388"/>
+      <c r="G8" s="388"/>
+      <c r="H8" s="388"/>
+      <c r="I8" s="388"/>
+      <c r="J8" s="388"/>
+      <c r="K8" s="388"/>
+      <c r="L8" s="388"/>
+      <c r="M8" s="388"/>
+      <c r="N8" s="389"/>
     </row>
     <row r="9" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="369"/>
-      <c r="B9" s="370">
+      <c r="A9" s="370"/>
+      <c r="B9" s="312">
         <v>1</v>
       </c>
-      <c r="C9" s="371" t="s">
+      <c r="C9" s="313" t="s">
         <v>46</v>
       </c>
-      <c r="D9" s="371" t="s">
+      <c r="D9" s="313" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="371" t="s">
+      <c r="E9" s="313" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="371" t="s">
+      <c r="F9" s="313" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="371" t="s">
+      <c r="G9" s="313" t="s">
         <v>177</v>
       </c>
-      <c r="H9" s="371" t="s">
+      <c r="H9" s="313" t="s">
         <v>27</v>
       </c>
-      <c r="I9" s="371" t="s">
+      <c r="I9" s="313" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="371" t="s">
+      <c r="J9" s="313" t="s">
         <v>25</v>
       </c>
-      <c r="K9" s="371" t="s">
+      <c r="K9" s="313" t="s">
         <v>20</v>
       </c>
-      <c r="L9" s="371" t="s">
+      <c r="L9" s="313" t="s">
         <v>32</v>
       </c>
-      <c r="M9" s="371" t="s">
+      <c r="M9" s="313" t="s">
         <v>159</v>
       </c>
-      <c r="N9" s="371" t="s">
+      <c r="N9" s="313" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="369"/>
-      <c r="B10" s="370">
+      <c r="A10" s="370"/>
+      <c r="B10" s="312">
         <v>2</v>
       </c>
-      <c r="C10" s="371" t="s">
+      <c r="C10" s="313" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="371" t="s">
+      <c r="D10" s="313" t="s">
         <v>24</v>
       </c>
-      <c r="E10" s="371" t="s">
+      <c r="E10" s="313" t="s">
         <v>43</v>
       </c>
-      <c r="F10" s="371" t="s">
+      <c r="F10" s="313" t="s">
         <v>35</v>
       </c>
-      <c r="G10" s="371" t="s">
+      <c r="G10" s="313" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="371" t="s">
+      <c r="H10" s="313" t="s">
         <v>34</v>
       </c>
-      <c r="I10" s="371" t="s">
+      <c r="I10" s="313" t="s">
         <v>25</v>
       </c>
-      <c r="J10" s="371" t="s">
+      <c r="J10" s="313" t="s">
         <v>26</v>
       </c>
-      <c r="K10" s="371" t="s">
+      <c r="K10" s="313" t="s">
         <v>20</v>
       </c>
-      <c r="L10" s="371" t="s">
+      <c r="L10" s="313" t="s">
         <v>32</v>
       </c>
-      <c r="M10" s="371" t="s">
+      <c r="M10" s="313" t="s">
         <v>159</v>
       </c>
-      <c r="N10" s="371" t="s">
+      <c r="N10" s="313" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="369"/>
-      <c r="B11" s="370">
+      <c r="A11" s="370"/>
+      <c r="B11" s="312">
         <v>3</v>
       </c>
-      <c r="C11" s="372" t="s">
+      <c r="C11" s="314" t="s">
         <v>20</v>
       </c>
-      <c r="D11" s="373" t="s">
+      <c r="D11" s="315" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="373" t="s">
+      <c r="E11" s="315" t="s">
         <v>148</v>
       </c>
-      <c r="F11" s="373" t="s">
+      <c r="F11" s="315" t="s">
         <v>39</v>
       </c>
-      <c r="G11" s="373" t="s">
+      <c r="G11" s="315" t="s">
         <v>38</v>
       </c>
-      <c r="H11" s="373" t="s">
+      <c r="H11" s="315" t="s">
         <v>177</v>
       </c>
-      <c r="I11" s="373" t="s">
+      <c r="I11" s="315" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="374" t="s">
+      <c r="J11" s="316" t="s">
         <v>26</v>
       </c>
-      <c r="K11" s="371" t="s">
+      <c r="K11" s="313" t="s">
         <v>43</v>
       </c>
-      <c r="L11" s="371" t="s">
+      <c r="L11" s="313" t="s">
         <v>158</v>
       </c>
-      <c r="M11" s="371" t="s">
+      <c r="M11" s="313" t="s">
         <v>25</v>
       </c>
-      <c r="N11" s="371" t="s">
+      <c r="N11" s="313" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="375"/>
-      <c r="B12" s="376">
+      <c r="B12" s="317">
         <v>4</v>
       </c>
-      <c r="C12" s="377"/>
-[...7 lines deleted...]
-      <c r="K12" s="380" t="s">
+      <c r="C12" s="318"/>
+      <c r="D12" s="319"/>
+      <c r="E12" s="319"/>
+      <c r="F12" s="319"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="319"/>
+      <c r="I12" s="319"/>
+      <c r="J12" s="320"/>
+      <c r="K12" s="321" t="s">
         <v>43</v>
       </c>
-      <c r="L12" s="380" t="s">
+      <c r="L12" s="321" t="s">
         <v>158</v>
       </c>
-      <c r="M12" s="380" t="s">
+      <c r="M12" s="321" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="380" t="s">
+      <c r="N12" s="321" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="362" t="s">
+      <c r="A13" s="369" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="381">
+      <c r="B13" s="322">
         <v>1</v>
       </c>
-      <c r="C13" s="382" t="s">
+      <c r="C13" s="323" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="383" t="s">
+      <c r="D13" s="324" t="s">
         <v>21</v>
       </c>
-      <c r="E13" s="383" t="s">
+      <c r="E13" s="324" t="s">
         <v>39</v>
       </c>
-      <c r="F13" s="383" t="s">
+      <c r="F13" s="324" t="s">
         <v>188</v>
       </c>
-      <c r="G13" s="384" t="s">
+      <c r="G13" s="325" t="s">
         <v>177</v>
       </c>
-      <c r="H13" s="384" t="s">
+      <c r="H13" s="325" t="s">
         <v>24</v>
       </c>
-      <c r="I13" s="384" t="s">
+      <c r="I13" s="325" t="s">
         <v>22</v>
       </c>
-      <c r="J13" s="385" t="s">
+      <c r="J13" s="326" t="s">
         <v>26</v>
       </c>
-      <c r="K13" s="386" t="s">
+      <c r="K13" s="327" t="s">
         <v>31</v>
       </c>
-      <c r="L13" s="386" t="s">
+      <c r="L13" s="327" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="386" t="s">
+      <c r="M13" s="327" t="s">
         <v>25</v>
       </c>
-      <c r="N13" s="386" t="s">
+      <c r="N13" s="327" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="369"/>
-      <c r="B14" s="387">
+      <c r="A14" s="370"/>
+      <c r="B14" s="328">
         <v>2</v>
       </c>
-      <c r="C14" s="388"/>
-[...7 lines deleted...]
-      <c r="K14" s="371" t="s">
+      <c r="C14" s="329"/>
+      <c r="D14" s="330"/>
+      <c r="E14" s="330"/>
+      <c r="F14" s="330"/>
+      <c r="G14" s="330"/>
+      <c r="H14" s="330"/>
+      <c r="I14" s="330"/>
+      <c r="J14" s="331"/>
+      <c r="K14" s="313" t="s">
         <v>31</v>
       </c>
-      <c r="L14" s="371" t="s">
+      <c r="L14" s="313" t="s">
         <v>20</v>
       </c>
-      <c r="M14" s="371" t="s">
+      <c r="M14" s="313" t="s">
         <v>25</v>
       </c>
-      <c r="N14" s="371" t="s">
+      <c r="N14" s="313" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="369"/>
-      <c r="B15" s="387">
+      <c r="A15" s="370"/>
+      <c r="B15" s="328">
         <v>3</v>
       </c>
-      <c r="C15" s="371" t="s">
+      <c r="C15" s="313" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="371" t="s">
+      <c r="D15" s="313" t="s">
         <v>46</v>
       </c>
-      <c r="E15" s="371" t="s">
+      <c r="E15" s="313" t="s">
         <v>35</v>
       </c>
-      <c r="F15" s="371" t="s">
+      <c r="F15" s="313" t="s">
         <v>32</v>
       </c>
-      <c r="G15" s="371" t="s">
+      <c r="G15" s="313" t="s">
         <v>24</v>
       </c>
-      <c r="H15" s="371" t="s">
+      <c r="H15" s="313" t="s">
         <v>36</v>
       </c>
-      <c r="I15" s="371" t="s">
+      <c r="I15" s="313" t="s">
         <v>37</v>
       </c>
-      <c r="J15" s="371" t="s">
+      <c r="J15" s="313" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="371" t="s">
+      <c r="K15" s="313" t="s">
         <v>20</v>
       </c>
-      <c r="L15" s="371" t="s">
+      <c r="L15" s="313" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="371" t="s">
+      <c r="M15" s="313" t="s">
         <v>31</v>
       </c>
-      <c r="N15" s="371" t="s">
+      <c r="N15" s="313" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="391"/>
-      <c r="B16" s="376">
+      <c r="A16" s="371"/>
+      <c r="B16" s="317">
         <v>4</v>
       </c>
-      <c r="C16" s="380" t="s">
+      <c r="C16" s="321" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="380" t="s">
+      <c r="D16" s="321" t="s">
         <v>28</v>
       </c>
-      <c r="E16" s="380" t="s">
+      <c r="E16" s="321" t="s">
         <v>46</v>
       </c>
-      <c r="F16" s="380" t="s">
+      <c r="F16" s="321" t="s">
         <v>35</v>
       </c>
-      <c r="G16" s="392" t="s">
+      <c r="G16" s="332" t="s">
         <v>34</v>
       </c>
-      <c r="H16" s="392" t="s">
+      <c r="H16" s="332" t="s">
         <v>32</v>
       </c>
-      <c r="I16" s="371" t="s">
+      <c r="I16" s="313" t="s">
         <v>33</v>
       </c>
-      <c r="J16" s="392" t="s">
+      <c r="J16" s="332" t="s">
         <v>40</v>
       </c>
-      <c r="K16" s="392" t="s">
+      <c r="K16" s="332" t="s">
         <v>20</v>
       </c>
-      <c r="L16" s="392" t="s">
+      <c r="L16" s="332" t="s">
         <v>30</v>
       </c>
-      <c r="M16" s="392" t="s">
+      <c r="M16" s="332" t="s">
         <v>31</v>
       </c>
-      <c r="N16" s="392" t="s">
+      <c r="N16" s="332" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="393" t="s">
+      <c r="A17" s="386" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="363">
+      <c r="B17" s="309">
         <v>1</v>
       </c>
-      <c r="C17" s="364" t="s">
+      <c r="C17" s="310" t="s">
         <v>30</v>
       </c>
-      <c r="D17" s="364" t="s">
+      <c r="D17" s="310" t="s">
         <v>148</v>
       </c>
-      <c r="E17" s="364" t="s">
+      <c r="E17" s="310" t="s">
         <v>21</v>
       </c>
-      <c r="F17" s="364" t="s">
+      <c r="F17" s="310" t="s">
         <v>44</v>
       </c>
-      <c r="G17" s="364" t="s">
+      <c r="G17" s="310" t="s">
         <v>43</v>
       </c>
-      <c r="H17" s="364" t="s">
+      <c r="H17" s="310" t="s">
         <v>22</v>
       </c>
-      <c r="I17" s="364" t="s">
+      <c r="I17" s="310" t="s">
         <v>27</v>
       </c>
-      <c r="J17" s="364" t="s">
+      <c r="J17" s="310" t="s">
         <v>26</v>
       </c>
-      <c r="K17" s="364" t="s">
+      <c r="K17" s="310" t="s">
         <v>31</v>
       </c>
-      <c r="L17" s="364" t="s">
+      <c r="L17" s="310" t="s">
         <v>20</v>
       </c>
-      <c r="M17" s="364" t="s">
+      <c r="M17" s="310" t="s">
         <v>159</v>
       </c>
-      <c r="N17" s="364" t="s">
+      <c r="N17" s="310" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="369"/>
-      <c r="B18" s="387">
+      <c r="A18" s="370"/>
+      <c r="B18" s="328">
         <v>2</v>
       </c>
-      <c r="C18" s="394" t="s">
+      <c r="C18" s="333" t="s">
         <v>30</v>
       </c>
-      <c r="D18" s="394" t="s">
+      <c r="D18" s="333" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="394" t="s">
+      <c r="E18" s="333" t="s">
         <v>148</v>
       </c>
-      <c r="F18" s="394" t="s">
+      <c r="F18" s="333" t="s">
         <v>44</v>
       </c>
-      <c r="G18" s="394" t="s">
+      <c r="G18" s="333" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="394" t="s">
+      <c r="H18" s="333" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="394" t="s">
+      <c r="I18" s="333" t="s">
         <v>26</v>
       </c>
-      <c r="J18" s="394" t="s">
+      <c r="J18" s="333" t="s">
         <v>29</v>
       </c>
-      <c r="K18" s="395" t="s">
+      <c r="K18" s="334" t="s">
         <v>31</v>
       </c>
-      <c r="L18" s="395" t="s">
+      <c r="L18" s="334" t="s">
         <v>20</v>
       </c>
-      <c r="M18" s="395" t="s">
+      <c r="M18" s="334" t="s">
         <v>159</v>
       </c>
-      <c r="N18" s="395" t="s">
+      <c r="N18" s="334" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="369"/>
-      <c r="B19" s="387">
+      <c r="A19" s="370"/>
+      <c r="B19" s="328">
         <v>3</v>
       </c>
-      <c r="C19" s="396" t="s">
+      <c r="C19" s="335" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="397" t="s">
+      <c r="D19" s="336" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="397" t="s">
+      <c r="E19" s="336" t="s">
         <v>148</v>
       </c>
-      <c r="F19" s="397" t="s">
+      <c r="F19" s="336" t="s">
         <v>39</v>
       </c>
-      <c r="G19" s="397" t="s">
+      <c r="G19" s="336" t="s">
         <v>24</v>
       </c>
-      <c r="H19" s="397" t="s">
+      <c r="H19" s="336" t="s">
         <v>29</v>
       </c>
-      <c r="I19" s="397" t="s">
+      <c r="I19" s="336" t="s">
         <v>22</v>
       </c>
-      <c r="J19" s="398" t="s">
+      <c r="J19" s="337" t="s">
         <v>32</v>
       </c>
-      <c r="K19" s="394" t="s">
+      <c r="K19" s="333" t="s">
         <v>20</v>
       </c>
-      <c r="L19" s="394" t="s">
+      <c r="L19" s="333" t="s">
         <v>30</v>
       </c>
-      <c r="M19" s="394" t="s">
+      <c r="M19" s="333" t="s">
         <v>31</v>
       </c>
-      <c r="N19" s="394" t="s">
+      <c r="N19" s="333" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="375"/>
-      <c r="B20" s="376">
+      <c r="B20" s="317">
         <v>4</v>
       </c>
-      <c r="C20" s="399"/>
-[...7 lines deleted...]
-      <c r="K20" s="402" t="s">
+      <c r="C20" s="338"/>
+      <c r="D20" s="339"/>
+      <c r="E20" s="339"/>
+      <c r="F20" s="339"/>
+      <c r="G20" s="339"/>
+      <c r="H20" s="339"/>
+      <c r="I20" s="339"/>
+      <c r="J20" s="340"/>
+      <c r="K20" s="341" t="s">
         <v>20</v>
       </c>
-      <c r="L20" s="402" t="s">
+      <c r="L20" s="341" t="s">
         <v>30</v>
       </c>
-      <c r="M20" s="402" t="s">
+      <c r="M20" s="341" t="s">
         <v>31</v>
       </c>
-      <c r="N20" s="402" t="s">
+      <c r="N20" s="341" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="362" t="s">
+      <c r="A21" s="369" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="365">
+      <c r="B21" s="311">
         <v>1</v>
       </c>
-      <c r="C21" s="386" t="s">
+      <c r="C21" s="327" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="386" t="s">
+      <c r="D21" s="327" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="386" t="s">
+      <c r="E21" s="327" t="s">
         <v>20</v>
       </c>
-      <c r="F21" s="386" t="s">
+      <c r="F21" s="327" t="s">
         <v>44</v>
       </c>
-      <c r="G21" s="403" t="s">
-[...3 lines deleted...]
-      <c r="I21" s="386" t="s">
+      <c r="G21" s="402" t="s">
+        <v>191</v>
+      </c>
+      <c r="H21" s="359" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="327" t="s">
         <v>33</v>
       </c>
-      <c r="J21" s="386"/>
-      <c r="K21" s="403" t="s">
+      <c r="J21" s="327"/>
+      <c r="K21" s="390" t="s">
         <v>163</v>
       </c>
-      <c r="L21" s="404"/>
-[...1 lines deleted...]
-      <c r="N21" s="405"/>
+      <c r="L21" s="391"/>
+      <c r="M21" s="391"/>
+      <c r="N21" s="392"/>
     </row>
     <row r="22" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="369"/>
-      <c r="B22" s="370">
+      <c r="A22" s="370"/>
+      <c r="B22" s="312">
         <v>2</v>
       </c>
-      <c r="C22" s="406" t="s">
+      <c r="C22" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="D22" s="406" t="s">
+      <c r="D22" s="342" t="s">
         <v>28</v>
       </c>
-      <c r="E22" s="406" t="s">
+      <c r="E22" s="342" t="s">
         <v>20</v>
       </c>
-      <c r="F22" s="406" t="s">
+      <c r="F22" s="342" t="s">
         <v>44</v>
       </c>
-      <c r="G22" s="441"/>
-[...1 lines deleted...]
-      <c r="I22" s="408" t="s">
+      <c r="G22" s="403"/>
+      <c r="H22" s="360" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="344" t="s">
         <v>33</v>
       </c>
-      <c r="J22" s="408"/>
-[...3 lines deleted...]
-      <c r="N22" s="411"/>
+      <c r="J22" s="344"/>
+      <c r="K22" s="393"/>
+      <c r="L22" s="394"/>
+      <c r="M22" s="394"/>
+      <c r="N22" s="395"/>
     </row>
     <row r="23" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="369"/>
-      <c r="B23" s="370">
+      <c r="A23" s="370"/>
+      <c r="B23" s="312">
         <v>3</v>
       </c>
-      <c r="C23" s="406" t="s">
+      <c r="C23" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="406" t="s">
+      <c r="D23" s="342" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="406" t="s">
+      <c r="E23" s="342" t="s">
         <v>20</v>
       </c>
-      <c r="F23" s="406" t="s">
+      <c r="F23" s="342" t="s">
         <v>44</v>
       </c>
-      <c r="G23" s="441"/>
-[...1 lines deleted...]
-      <c r="I23" s="406" t="s">
+      <c r="G23" s="403"/>
+      <c r="H23" s="360" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="342" t="s">
         <v>33</v>
       </c>
-      <c r="J23" s="406"/>
-[...3 lines deleted...]
-      <c r="N23" s="406"/>
+      <c r="J23" s="342"/>
+      <c r="K23" s="342"/>
+      <c r="L23" s="342"/>
+      <c r="M23" s="342"/>
+      <c r="N23" s="342"/>
     </row>
     <row r="24" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="391"/>
-      <c r="B24" s="412">
+      <c r="A24" s="371"/>
+      <c r="B24" s="345">
         <v>4</v>
       </c>
-      <c r="C24" s="392" t="s">
+      <c r="C24" s="332" t="s">
         <v>30</v>
       </c>
-      <c r="D24" s="392" t="s">
+      <c r="D24" s="332" t="s">
         <v>28</v>
       </c>
-      <c r="E24" s="392" t="s">
+      <c r="E24" s="332" t="s">
         <v>20</v>
       </c>
-      <c r="F24" s="392" t="s">
+      <c r="F24" s="332" t="s">
         <v>157</v>
       </c>
-      <c r="G24" s="443"/>
-[...1 lines deleted...]
-      <c r="I24" s="392" t="s">
+      <c r="G24" s="404"/>
+      <c r="H24" s="361" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="332" t="s">
         <v>33</v>
       </c>
-      <c r="J24" s="392"/>
-[...3 lines deleted...]
-      <c r="N24" s="392"/>
+      <c r="J24" s="332"/>
+      <c r="K24" s="332"/>
+      <c r="L24" s="332"/>
+      <c r="M24" s="332"/>
+      <c r="N24" s="332"/>
     </row>
     <row r="25" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="413" t="s">
+      <c r="A25" s="372" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="363">
+      <c r="B25" s="309">
         <v>1</v>
       </c>
-      <c r="C25" s="414"/>
-      <c r="D25" s="414" t="s">
+      <c r="C25" s="346" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="346" t="s">
         <v>148</v>
       </c>
-      <c r="E25" s="414" t="s">
+      <c r="E25" s="346" t="s">
         <v>31</v>
       </c>
-      <c r="F25" s="414"/>
-[...2 lines deleted...]
-      <c r="I25" s="414" t="s">
+      <c r="F25" s="346" t="s">
+        <v>39</v>
+      </c>
+      <c r="G25" s="346" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="356"/>
+      <c r="I25" s="346" t="s">
         <v>22</v>
       </c>
-      <c r="J25" s="414" t="s">
+      <c r="J25" s="346" t="s">
         <v>29</v>
       </c>
-      <c r="K25" s="415" t="s">
+      <c r="K25" s="396" t="s">
         <v>164</v>
       </c>
-      <c r="L25" s="416"/>
-[...1 lines deleted...]
-      <c r="N25" s="417"/>
+      <c r="L25" s="397"/>
+      <c r="M25" s="397"/>
+      <c r="N25" s="398"/>
     </row>
     <row r="26" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="418"/>
-      <c r="B26" s="370">
+      <c r="A26" s="373"/>
+      <c r="B26" s="312">
         <v>2</v>
       </c>
-      <c r="C26" s="419"/>
-      <c r="D26" s="419" t="s">
+      <c r="C26" s="347" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="347" t="s">
         <v>148</v>
       </c>
-      <c r="E26" s="419" t="s">
+      <c r="E26" s="347" t="s">
         <v>31</v>
       </c>
-      <c r="F26" s="419"/>
-[...2 lines deleted...]
-      <c r="I26" s="419" t="s">
+      <c r="F26" s="347" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="362" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="357"/>
+      <c r="I26" s="347" t="s">
         <v>22</v>
       </c>
-      <c r="J26" s="419" t="s">
+      <c r="J26" s="347" t="s">
         <v>29</v>
       </c>
-      <c r="K26" s="420"/>
-[...2 lines deleted...]
-      <c r="N26" s="422"/>
+      <c r="K26" s="399"/>
+      <c r="L26" s="400"/>
+      <c r="M26" s="400"/>
+      <c r="N26" s="401"/>
     </row>
     <row r="27" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="418"/>
-      <c r="B27" s="370">
+      <c r="A27" s="373"/>
+      <c r="B27" s="312">
         <v>3</v>
       </c>
-      <c r="C27" s="419"/>
-      <c r="D27" s="419" t="s">
+      <c r="C27" s="347" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="347" t="s">
         <v>148</v>
       </c>
-      <c r="E27" s="419" t="s">
+      <c r="E27" s="347" t="s">
         <v>31</v>
       </c>
-      <c r="F27" s="419"/>
-[...2 lines deleted...]
-      <c r="I27" s="419" t="s">
+      <c r="F27" s="347" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="362" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="357"/>
+      <c r="I27" s="347" t="s">
         <v>37</v>
       </c>
-      <c r="J27" s="419" t="s">
+      <c r="J27" s="347" t="s">
         <v>29</v>
       </c>
-      <c r="K27" s="423" t="s">
+      <c r="K27" s="380" t="s">
         <v>165</v>
       </c>
-      <c r="L27" s="424"/>
-[...1 lines deleted...]
-      <c r="N27" s="425"/>
+      <c r="L27" s="381"/>
+      <c r="M27" s="381"/>
+      <c r="N27" s="382"/>
     </row>
     <row r="28" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="426"/>
-      <c r="B28" s="412">
+      <c r="A28" s="374"/>
+      <c r="B28" s="345">
         <v>4</v>
       </c>
-      <c r="C28" s="427"/>
-      <c r="D28" s="427" t="s">
+      <c r="C28" s="348" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="348" t="s">
         <v>46</v>
       </c>
-      <c r="E28" s="427" t="s">
+      <c r="E28" s="348" t="s">
         <v>31</v>
       </c>
-      <c r="F28" s="427"/>
-[...2 lines deleted...]
-      <c r="I28" s="427" t="s">
+      <c r="F28" s="348"/>
+      <c r="G28" s="363" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="358"/>
+      <c r="I28" s="348" t="s">
         <v>37</v>
       </c>
-      <c r="J28" s="427" t="s">
+      <c r="J28" s="348" t="s">
         <v>29</v>
       </c>
-      <c r="K28" s="428"/>
-[...2 lines deleted...]
-      <c r="N28" s="430"/>
+      <c r="K28" s="383"/>
+      <c r="L28" s="384"/>
+      <c r="M28" s="384"/>
+      <c r="N28" s="385"/>
     </row>
     <row r="29" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="362" t="s">
+      <c r="A29" s="369" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="381">
+      <c r="B29" s="322">
         <v>1</v>
       </c>
-      <c r="C29" s="431" t="s">
+      <c r="C29" s="349" t="s">
         <v>148</v>
       </c>
-      <c r="D29" s="431" t="s">
+      <c r="D29" s="349" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="431" t="s">
+      <c r="E29" s="349" t="s">
         <v>35</v>
       </c>
-      <c r="F29" s="431" t="s">
+      <c r="F29" s="349" t="s">
         <v>24</v>
       </c>
-      <c r="G29" s="431" t="s">
+      <c r="G29" s="349" t="s">
         <v>38</v>
       </c>
-      <c r="H29" s="431" t="s">
+      <c r="H29" s="349" t="s">
         <v>22</v>
       </c>
-      <c r="I29" s="431" t="s">
+      <c r="I29" s="349" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="431" t="s">
+      <c r="J29" s="349" t="s">
         <v>33</v>
       </c>
-      <c r="K29" s="431" t="s">
+      <c r="K29" s="349" t="s">
         <v>158</v>
       </c>
-      <c r="L29" s="431" t="s">
+      <c r="L29" s="349" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="431" t="s">
+      <c r="M29" s="349" t="s">
         <v>31</v>
       </c>
-      <c r="N29" s="431" t="s">
+      <c r="N29" s="349" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="369"/>
-      <c r="B30" s="370">
+      <c r="A30" s="370"/>
+      <c r="B30" s="312">
         <v>2</v>
       </c>
-      <c r="C30" s="407" t="s">
+      <c r="C30" s="343" t="s">
         <v>34</v>
       </c>
-      <c r="D30" s="407" t="s">
+      <c r="D30" s="343" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="407" t="s">
+      <c r="E30" s="343" t="s">
         <v>23</v>
       </c>
-      <c r="F30" s="407" t="s">
+      <c r="F30" s="343" t="s">
         <v>148</v>
       </c>
-      <c r="G30" s="407" t="s">
+      <c r="G30" s="343" t="s">
         <v>26</v>
       </c>
-      <c r="H30" s="407" t="s">
+      <c r="H30" s="343" t="s">
         <v>24</v>
       </c>
-      <c r="I30" s="407" t="s">
+      <c r="I30" s="343" t="s">
         <v>37</v>
       </c>
-      <c r="J30" s="407" t="s">
+      <c r="J30" s="343" t="s">
         <v>22</v>
       </c>
-      <c r="K30" s="432" t="s">
+      <c r="K30" s="350" t="s">
         <v>158</v>
       </c>
-      <c r="L30" s="432" t="s">
+      <c r="L30" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="M30" s="432" t="s">
+      <c r="M30" s="350" t="s">
         <v>31</v>
       </c>
-      <c r="N30" s="432" t="s">
+      <c r="N30" s="350" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="369"/>
-      <c r="B31" s="370">
+      <c r="A31" s="370"/>
+      <c r="B31" s="312">
         <v>3</v>
       </c>
-      <c r="C31" s="407" t="s">
+      <c r="C31" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="407" t="s">
+      <c r="D31" s="343" t="s">
         <v>23</v>
       </c>
-      <c r="E31" s="407" t="s">
+      <c r="E31" s="343" t="s">
         <v>20</v>
       </c>
-      <c r="F31" s="407" t="s">
+      <c r="F31" s="343" t="s">
         <v>21</v>
       </c>
-      <c r="G31" s="407" t="s">
+      <c r="G31" s="343" t="s">
         <v>44</v>
       </c>
-      <c r="H31" s="407" t="s">
+      <c r="H31" s="343" t="s">
         <v>26</v>
       </c>
-      <c r="I31" s="407" t="s">
+      <c r="I31" s="343" t="s">
         <v>33</v>
       </c>
-      <c r="J31" s="407" t="s">
+      <c r="J31" s="343" t="s">
         <v>32</v>
       </c>
-      <c r="K31" s="432" t="s">
+      <c r="K31" s="350" t="s">
         <v>31</v>
       </c>
-      <c r="L31" s="432" t="s">
+      <c r="L31" s="350" t="s">
         <v>158</v>
       </c>
-      <c r="M31" s="432" t="s">
+      <c r="M31" s="350" t="s">
         <v>43</v>
       </c>
-      <c r="N31" s="432" t="s">
+      <c r="N31" s="350" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="375"/>
-      <c r="B32" s="433">
+      <c r="B32" s="351">
         <v>4</v>
       </c>
-      <c r="C32" s="434" t="s">
+      <c r="C32" s="352" t="s">
         <v>20</v>
       </c>
-      <c r="D32" s="434" t="s">
+      <c r="D32" s="352" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="434" t="s">
+      <c r="E32" s="352" t="s">
         <v>23</v>
       </c>
-      <c r="F32" s="434" t="s">
+      <c r="F32" s="352" t="s">
         <v>41</v>
       </c>
-      <c r="G32" s="434" t="s">
+      <c r="G32" s="352" t="s">
         <v>44</v>
       </c>
-      <c r="H32" s="434" t="s">
+      <c r="H32" s="352" t="s">
         <v>24</v>
       </c>
-      <c r="I32" s="434" t="s">
+      <c r="I32" s="352" t="s">
         <v>26</v>
       </c>
-      <c r="J32" s="434" t="s">
+      <c r="J32" s="352" t="s">
         <v>37</v>
       </c>
-      <c r="K32" s="435" t="s">
+      <c r="K32" s="353" t="s">
         <v>31</v>
       </c>
-      <c r="L32" s="435" t="s">
+      <c r="L32" s="353" t="s">
         <v>158</v>
       </c>
-      <c r="M32" s="435" t="s">
+      <c r="M32" s="353" t="s">
         <v>43</v>
       </c>
-      <c r="N32" s="435" t="s">
+      <c r="N32" s="353" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="35.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="436" t="s">
+      <c r="A33" s="366" t="s">
         <v>154</v>
       </c>
-      <c r="B33" s="381">
+      <c r="B33" s="322">
         <v>1</v>
       </c>
-      <c r="C33" s="431" t="s">
+      <c r="C33" s="349" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="431" t="s">
+      <c r="D33" s="349" t="s">
         <v>23</v>
       </c>
-      <c r="E33" s="431" t="s">
+      <c r="E33" s="349" t="s">
         <v>31</v>
       </c>
-      <c r="F33" s="431" t="s">
+      <c r="F33" s="349" t="s">
         <v>32</v>
       </c>
-      <c r="G33" s="431" t="s">
+      <c r="G33" s="349" t="s">
         <v>28</v>
       </c>
-      <c r="H33" s="431" t="s">
+      <c r="H33" s="349" t="s">
         <v>27</v>
       </c>
-      <c r="I33" s="431" t="s">
+      <c r="I33" s="349" t="s">
         <v>22</v>
       </c>
-      <c r="J33" s="431" t="s">
+      <c r="J33" s="349" t="s">
         <v>26</v>
       </c>
-      <c r="K33" s="431" t="s">
+      <c r="K33" s="349" t="s">
         <v>20</v>
       </c>
-      <c r="L33" s="431" t="s">
+      <c r="L33" s="349" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="431" t="s">
+      <c r="M33" s="349" t="s">
         <v>159</v>
       </c>
-      <c r="N33" s="431" t="s">
+      <c r="N33" s="349" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="437"/>
-      <c r="B34" s="370">
+      <c r="A34" s="367"/>
+      <c r="B34" s="312">
         <v>2</v>
       </c>
-      <c r="C34" s="407" t="s">
+      <c r="C34" s="343" t="s">
         <v>28</v>
       </c>
-      <c r="D34" s="407" t="s">
+      <c r="D34" s="343" t="s">
         <v>24</v>
       </c>
-      <c r="E34" s="407" t="s">
+      <c r="E34" s="343" t="s">
         <v>31</v>
       </c>
-      <c r="F34" s="407" t="s">
+      <c r="F34" s="343" t="s">
         <v>46</v>
       </c>
-      <c r="G34" s="407" t="s">
+      <c r="G34" s="343" t="s">
         <v>43</v>
       </c>
-      <c r="H34" s="407" t="s">
+      <c r="H34" s="343" t="s">
         <v>32</v>
       </c>
-      <c r="I34" s="407" t="s">
+      <c r="I34" s="343" t="s">
         <v>27</v>
       </c>
-      <c r="J34" s="407" t="s">
+      <c r="J34" s="343" t="s">
         <v>26</v>
       </c>
-      <c r="K34" s="432" t="s">
+      <c r="K34" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="L34" s="432" t="s">
+      <c r="L34" s="350" t="s">
         <v>32</v>
       </c>
-      <c r="M34" s="432" t="s">
+      <c r="M34" s="350" t="s">
         <v>159</v>
       </c>
-      <c r="N34" s="432" t="s">
+      <c r="N34" s="350" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="437"/>
-      <c r="B35" s="370">
+      <c r="A35" s="367"/>
+      <c r="B35" s="312">
         <v>3</v>
       </c>
-      <c r="C35" s="407" t="s">
+      <c r="C35" s="343" t="s">
         <v>30</v>
       </c>
-      <c r="D35" s="407" t="s">
+      <c r="D35" s="343" t="s">
         <v>21</v>
       </c>
-      <c r="E35" s="407" t="s">
+      <c r="E35" s="343" t="s">
         <v>20</v>
       </c>
-      <c r="F35" s="407" t="s">
+      <c r="F35" s="343" t="s">
         <v>39</v>
       </c>
-      <c r="G35" s="407" t="s">
+      <c r="G35" s="343" t="s">
         <v>26</v>
       </c>
-      <c r="H35" s="407" t="s">
+      <c r="H35" s="343" t="s">
         <v>36</v>
       </c>
-      <c r="I35" s="407" t="s">
+      <c r="I35" s="343" t="s">
         <v>44</v>
       </c>
-      <c r="J35" s="407" t="s">
+      <c r="J35" s="343" t="s">
         <v>40</v>
       </c>
-      <c r="K35" s="432" t="s">
+      <c r="K35" s="350" t="s">
         <v>31</v>
       </c>
-      <c r="L35" s="432" t="s">
+      <c r="L35" s="350" t="s">
         <v>158</v>
       </c>
-      <c r="M35" s="432" t="s">
+      <c r="M35" s="350" t="s">
         <v>43</v>
       </c>
-      <c r="N35" s="432" t="s">
+      <c r="N35" s="350" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="438"/>
-      <c r="B36" s="433">
+      <c r="A36" s="368"/>
+      <c r="B36" s="351">
         <v>4</v>
       </c>
-      <c r="C36" s="434" t="s">
+      <c r="C36" s="352" t="s">
         <v>20</v>
       </c>
-      <c r="D36" s="434" t="s">
+      <c r="D36" s="352" t="s">
         <v>30</v>
       </c>
-      <c r="E36" s="434" t="s">
+      <c r="E36" s="352" t="s">
         <v>21</v>
       </c>
-      <c r="F36" s="434" t="s">
+      <c r="F36" s="352" t="s">
         <v>41</v>
       </c>
-      <c r="G36" s="434" t="s">
+      <c r="G36" s="352" t="s">
         <v>24</v>
       </c>
-      <c r="H36" s="434" t="s">
+      <c r="H36" s="352" t="s">
         <v>36</v>
       </c>
-      <c r="I36" s="434" t="s">
+      <c r="I36" s="352" t="s">
         <v>44</v>
       </c>
-      <c r="J36" s="434" t="s">
+      <c r="J36" s="352" t="s">
         <v>40</v>
       </c>
-      <c r="K36" s="435" t="s">
+      <c r="K36" s="353" t="s">
         <v>31</v>
       </c>
-      <c r="L36" s="435" t="s">
+      <c r="L36" s="353" t="s">
         <v>158</v>
       </c>
-      <c r="M36" s="435" t="s">
+      <c r="M36" s="353" t="s">
         <v>43</v>
       </c>
-      <c r="N36" s="435" t="s">
+      <c r="N36" s="353" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A33:A36"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="A29:A32"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N5"/>
     <mergeCell ref="A7:A12"/>
+    <mergeCell ref="K27:N28"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="C8:N8"/>
     <mergeCell ref="K21:N22"/>
     <mergeCell ref="K25:N26"/>
-    <mergeCell ref="K27:N28"/>
-    <mergeCell ref="G21:H24"/>
+    <mergeCell ref="G21:G24"/>
   </mergeCells>
   <conditionalFormatting sqref="C33">
     <cfRule type="cellIs" dxfId="68" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="67" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="66" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:N7 C8 C21 C25 C29">
     <cfRule type="cellIs" dxfId="65" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="64" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="63" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.19685039370078741" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q36"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="I13" sqref="I13"/>
+      <selection pane="bottomRight" activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="13" customWidth="1"/>
     <col min="3" max="14" width="25.42578125" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16384" width="9.28515625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A1" s="296" t="s">
+      <c r="A1" s="412" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="296"/>
-[...5 lines deleted...]
-      <c r="H1" s="296"/>
+      <c r="B1" s="412"/>
+      <c r="C1" s="412"/>
+      <c r="D1" s="412"/>
+      <c r="E1" s="412"/>
+      <c r="F1" s="412"/>
+      <c r="G1" s="412"/>
+      <c r="H1" s="412"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A2" s="297" t="s">
+      <c r="A2" s="413" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="297"/>
-[...5 lines deleted...]
-      <c r="H2" s="297"/>
+      <c r="B2" s="413"/>
+      <c r="C2" s="413"/>
+      <c r="D2" s="413"/>
+      <c r="E2" s="413"/>
+      <c r="F2" s="413"/>
+      <c r="G2" s="413"/>
+      <c r="H2" s="413"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="1:15" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="287" t="s">
+      <c r="A4" s="414" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="287"/>
-[...12 lines deleted...]
-      <c r="O4" s="287"/>
+      <c r="B4" s="414"/>
+      <c r="C4" s="414"/>
+      <c r="D4" s="414"/>
+      <c r="E4" s="414"/>
+      <c r="F4" s="414"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="414"/>
+      <c r="I4" s="414"/>
+      <c r="J4" s="414"/>
+      <c r="K4" s="414"/>
+      <c r="L4" s="414"/>
+      <c r="M4" s="414"/>
+      <c r="N4" s="414"/>
+      <c r="O4" s="414"/>
     </row>
     <row r="5" spans="1:15" ht="18" x14ac:dyDescent="0.2">
-      <c r="A5" s="288" t="s">
+      <c r="A5" s="415" t="s">
         <v>178</v>
       </c>
-      <c r="B5" s="288"/>
-[...12 lines deleted...]
-      <c r="O5" s="288"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="415"/>
+      <c r="D5" s="415"/>
+      <c r="E5" s="415"/>
+      <c r="F5" s="415"/>
+      <c r="G5" s="415"/>
+      <c r="H5" s="415"/>
+      <c r="I5" s="415"/>
+      <c r="J5" s="415"/>
+      <c r="K5" s="415"/>
+      <c r="L5" s="415"/>
+      <c r="M5" s="415"/>
+      <c r="N5" s="415"/>
+      <c r="O5" s="415"/>
     </row>
     <row r="6" spans="1:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>4</v>
       </c>
@@ -7311,1138 +7367,1134 @@
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="61" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="59" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="60" t="s">
         <v>15</v>
       </c>
       <c r="N7" s="62" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="63"/>
     </row>
     <row r="8" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="292" t="s">
+      <c r="A8" s="408" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="31">
         <v>1</v>
       </c>
       <c r="C8" s="134" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="132" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="132" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="133" t="s">
         <v>44</v>
       </c>
       <c r="G8" s="134" t="s">
         <v>63</v>
       </c>
       <c r="H8" s="132" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="132" t="s">
         <v>147</v>
       </c>
       <c r="J8" s="135" t="s">
         <v>147</v>
       </c>
       <c r="K8" s="131" t="s">
         <v>158</v>
       </c>
       <c r="L8" s="132" t="s">
         <v>179</v>
       </c>
       <c r="M8" s="132" t="s">
         <v>43</v>
       </c>
       <c r="N8" s="132" t="s">
         <v>25</v>
       </c>
       <c r="O8" s="135"/>
     </row>
     <row r="9" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="293"/>
+      <c r="A9" s="409"/>
       <c r="B9" s="35">
         <v>2</v>
       </c>
       <c r="C9" s="148" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="149" t="s">
         <v>148</v>
       </c>
       <c r="E9" s="149" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="154" t="s">
         <v>155</v>
       </c>
       <c r="G9" s="148" t="s">
         <v>63</v>
       </c>
       <c r="H9" s="149" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="149" t="s">
         <v>147</v>
       </c>
       <c r="J9" s="150" t="s">
         <v>147</v>
       </c>
       <c r="K9" s="156" t="s">
         <v>158</v>
       </c>
       <c r="L9" s="149" t="s">
         <v>179</v>
       </c>
       <c r="M9" s="149" t="s">
         <v>43</v>
       </c>
       <c r="N9" s="149" t="s">
         <v>25</v>
       </c>
       <c r="O9" s="150"/>
     </row>
     <row r="10" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="293"/>
+      <c r="A10" s="409"/>
       <c r="B10" s="35">
         <v>3</v>
       </c>
       <c r="C10" s="148" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="340" t="s">
+      <c r="D10" s="291" t="s">
         <v>156</v>
       </c>
       <c r="E10" s="149" t="s">
         <v>148</v>
       </c>
       <c r="F10" s="154" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="148" t="s">
         <v>63</v>
       </c>
       <c r="H10" s="149" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="149" t="s">
         <v>147</v>
       </c>
       <c r="J10" s="150" t="s">
         <v>147</v>
       </c>
       <c r="K10" s="156" t="s">
         <v>158</v>
       </c>
       <c r="L10" s="149" t="s">
         <v>179</v>
       </c>
       <c r="M10" s="149" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="149" t="s">
         <v>25</v>
       </c>
       <c r="O10" s="150"/>
     </row>
     <row r="11" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="294"/>
+      <c r="A11" s="410"/>
       <c r="B11" s="33">
         <v>4</v>
       </c>
       <c r="C11" s="151"/>
       <c r="D11" s="152"/>
       <c r="E11" s="152"/>
       <c r="F11" s="155"/>
       <c r="G11" s="151"/>
       <c r="H11" s="152"/>
       <c r="I11" s="152"/>
       <c r="J11" s="153"/>
       <c r="K11" s="157"/>
       <c r="L11" s="152"/>
       <c r="M11" s="152"/>
       <c r="N11" s="152"/>
       <c r="O11" s="153"/>
     </row>
     <row r="12" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="292" t="s">
+      <c r="A12" s="408" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="34">
         <v>1</v>
       </c>
       <c r="C12" s="64" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="86" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="86" t="s">
         <v>156</v>
       </c>
       <c r="F12" s="87" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="64" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="86" t="s">
         <v>53</v>
       </c>
       <c r="I12" s="86" t="s">
         <v>54</v>
       </c>
       <c r="J12" s="66" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="134" t="s">
         <v>31</v>
       </c>
       <c r="L12" s="132" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="132" t="s">
         <v>159</v>
       </c>
       <c r="N12" s="133"/>
       <c r="O12" s="125"/>
     </row>
     <row r="13" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="293"/>
+      <c r="A13" s="409"/>
       <c r="B13" s="35">
         <v>2</v>
       </c>
       <c r="C13" s="126" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="127" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="127" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="128" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="129" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="127" t="s">
         <v>56</v>
       </c>
       <c r="I13" s="127" t="s">
         <v>62</v>
       </c>
       <c r="J13" s="128" t="s">
         <v>53</v>
       </c>
       <c r="K13" s="156" t="s">
         <v>31</v>
       </c>
       <c r="L13" s="130" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="130" t="s">
         <v>159</v>
       </c>
       <c r="N13" s="67"/>
       <c r="O13" s="128"/>
     </row>
     <row r="14" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="293"/>
+      <c r="A14" s="409"/>
       <c r="B14" s="35">
         <v>3</v>
       </c>
       <c r="C14" s="126" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="127" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="127" t="s">
         <v>148</v>
       </c>
       <c r="F14" s="128" t="s">
         <v>157</v>
       </c>
       <c r="G14" s="129" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="127" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="127" t="s">
         <v>25</v>
       </c>
       <c r="J14" s="128" t="s">
         <v>56</v>
       </c>
       <c r="K14" s="126" t="s">
         <v>31</v>
       </c>
       <c r="L14" s="127" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="127" t="s">
         <v>159</v>
       </c>
       <c r="N14" s="127"/>
       <c r="O14" s="128"/>
     </row>
     <row r="15" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="295"/>
+      <c r="A15" s="411"/>
       <c r="B15" s="33">
         <v>4</v>
       </c>
       <c r="C15" s="68"/>
       <c r="D15" s="69"/>
       <c r="E15" s="69"/>
       <c r="F15" s="70"/>
       <c r="G15" s="68"/>
       <c r="H15" s="130"/>
       <c r="I15" s="71"/>
       <c r="J15" s="79"/>
       <c r="K15" s="72"/>
       <c r="L15" s="73"/>
       <c r="M15" s="130"/>
       <c r="N15" s="74"/>
       <c r="O15" s="75"/>
     </row>
     <row r="16" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="298" t="s">
+      <c r="A16" s="416" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
-      <c r="C16" s="439" t="s">
+      <c r="C16" s="354" t="s">
         <v>148</v>
       </c>
-      <c r="D16" s="338"/>
+      <c r="D16" s="131" t="s">
+        <v>30</v>
+      </c>
       <c r="E16" s="132" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="133" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="134" t="s">
         <v>57</v>
       </c>
       <c r="H16" s="132" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="88" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="135" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="134" t="s">
         <v>43</v>
       </c>
-      <c r="L16" s="132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16" s="132"/>
       <c r="M16" s="132" t="s">
         <v>159</v>
       </c>
       <c r="N16" s="133" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="136"/>
     </row>
     <row r="17" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="293"/>
+      <c r="A17" s="409"/>
       <c r="B17" s="35">
         <v>2</v>
       </c>
-      <c r="C17" s="440" t="s">
+      <c r="C17" s="355" t="s">
         <v>148</v>
       </c>
-      <c r="D17" s="339"/>
+      <c r="D17" s="130" t="s">
+        <v>30</v>
+      </c>
       <c r="E17" s="130" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="116" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="138" t="s">
         <v>58</v>
       </c>
       <c r="H17" s="130" t="s">
         <v>46</v>
       </c>
       <c r="I17" s="130" t="s">
         <v>57</v>
       </c>
       <c r="J17" s="137" t="s">
         <v>180</v>
       </c>
       <c r="K17" s="218" t="s">
         <v>43</v>
       </c>
-      <c r="L17" s="219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17" s="219"/>
       <c r="M17" s="130" t="s">
         <v>159</v>
       </c>
       <c r="N17" s="184" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="128"/>
     </row>
     <row r="18" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="293"/>
+      <c r="A18" s="409"/>
       <c r="B18" s="35">
         <v>3</v>
       </c>
-      <c r="C18" s="440" t="s">
+      <c r="C18" s="355" t="s">
         <v>148</v>
       </c>
-      <c r="D18" s="339"/>
+      <c r="D18" s="130" t="s">
+        <v>30</v>
+      </c>
       <c r="E18" s="130" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="116" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="138" t="s">
         <v>52</v>
       </c>
       <c r="H18" s="130" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="130" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="137" t="s">
         <v>61</v>
       </c>
       <c r="K18" s="138" t="s">
         <v>43</v>
       </c>
-      <c r="L18" s="130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18" s="130"/>
       <c r="M18" s="130" t="s">
         <v>159</v>
       </c>
       <c r="N18" s="184" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="128"/>
     </row>
     <row r="19" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="294"/>
+      <c r="A19" s="410"/>
       <c r="B19" s="33">
         <v>4</v>
       </c>
       <c r="C19" s="77"/>
       <c r="D19" s="71"/>
       <c r="E19" s="71"/>
       <c r="F19" s="78"/>
       <c r="G19" s="72"/>
       <c r="H19" s="71"/>
       <c r="I19" s="71"/>
       <c r="J19" s="79"/>
       <c r="K19" s="72"/>
       <c r="L19" s="80"/>
       <c r="M19" s="65"/>
       <c r="N19" s="82"/>
       <c r="O19" s="83"/>
     </row>
     <row r="20" spans="1:17" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="292" t="s">
+      <c r="A20" s="408" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1</v>
       </c>
       <c r="C20" s="107"/>
       <c r="D20" s="131" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="108"/>
       <c r="F20" s="160"/>
       <c r="G20" s="167"/>
       <c r="H20" s="108" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="108"/>
       <c r="J20" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="K20" s="302" t="s">
+      <c r="K20" s="420" t="s">
         <v>166</v>
       </c>
-      <c r="L20" s="303"/>
-[...1 lines deleted...]
-      <c r="N20" s="304"/>
+      <c r="L20" s="421"/>
+      <c r="M20" s="421"/>
+      <c r="N20" s="422"/>
       <c r="O20" s="175"/>
       <c r="P20" s="109"/>
       <c r="Q20" s="109"/>
     </row>
     <row r="21" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="293"/>
+      <c r="A21" s="409"/>
       <c r="B21" s="35">
         <v>2</v>
       </c>
       <c r="C21" s="161"/>
       <c r="D21" s="130" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="162"/>
       <c r="F21" s="163"/>
       <c r="G21" s="168"/>
       <c r="H21" s="162" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="162"/>
       <c r="J21" s="162" t="s">
         <v>33</v>
       </c>
-      <c r="K21" s="305"/>
-[...2 lines deleted...]
-      <c r="N21" s="307"/>
+      <c r="K21" s="423"/>
+      <c r="L21" s="424"/>
+      <c r="M21" s="424"/>
+      <c r="N21" s="425"/>
       <c r="O21" s="176"/>
       <c r="P21" s="109"/>
       <c r="Q21" s="110"/>
     </row>
     <row r="22" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="293"/>
+      <c r="A22" s="409"/>
       <c r="B22" s="35">
         <v>3</v>
       </c>
       <c r="C22" s="161"/>
       <c r="D22" s="130" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="162"/>
       <c r="F22" s="163"/>
       <c r="G22" s="168"/>
       <c r="H22" s="162" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="162"/>
       <c r="J22" s="162" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="148"/>
       <c r="L22" s="149"/>
       <c r="M22" s="149"/>
       <c r="N22" s="149"/>
       <c r="O22" s="176"/>
       <c r="P22" s="110"/>
       <c r="Q22" s="110"/>
     </row>
     <row r="23" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="295"/>
+      <c r="A23" s="411"/>
       <c r="B23" s="38">
         <v>4</v>
       </c>
       <c r="C23" s="164"/>
       <c r="D23" s="165"/>
       <c r="E23" s="165"/>
       <c r="F23" s="166"/>
       <c r="G23" s="169"/>
       <c r="H23" s="165"/>
       <c r="I23" s="165"/>
       <c r="J23" s="166"/>
       <c r="K23" s="157"/>
       <c r="L23" s="80"/>
       <c r="M23" s="81"/>
       <c r="N23" s="82"/>
       <c r="O23" s="84"/>
       <c r="P23" s="111"/>
       <c r="Q23" s="111"/>
     </row>
     <row r="24" spans="1:17" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="299" t="s">
+      <c r="A24" s="417" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="31">
         <v>1</v>
       </c>
       <c r="C24" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="131" t="s">
         <v>182</v>
       </c>
       <c r="E24" s="132" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="133" t="s">
         <v>148</v>
       </c>
       <c r="G24" s="134" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="132" t="s">
         <v>181</v>
       </c>
       <c r="I24" s="132" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="135"/>
       <c r="K24" s="134"/>
       <c r="L24" s="132"/>
       <c r="M24" s="132"/>
       <c r="N24" s="132"/>
       <c r="O24" s="177"/>
       <c r="P24" s="110"/>
       <c r="Q24" s="110"/>
     </row>
     <row r="25" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="300"/>
+      <c r="A25" s="418"/>
       <c r="B25" s="35">
         <v>2</v>
       </c>
       <c r="C25" s="138" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="130" t="s">
         <v>182</v>
       </c>
       <c r="E25" s="130" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="137" t="s">
         <v>148</v>
       </c>
       <c r="G25" s="139" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="130" t="s">
         <v>181</v>
       </c>
       <c r="I25" s="130" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="137"/>
       <c r="K25" s="148"/>
       <c r="L25" s="149"/>
       <c r="M25" s="149"/>
       <c r="N25" s="149"/>
       <c r="O25" s="176"/>
       <c r="P25" s="110"/>
       <c r="Q25" s="111"/>
     </row>
     <row r="26" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="300"/>
+      <c r="A26" s="418"/>
       <c r="B26" s="35">
         <v>3</v>
       </c>
       <c r="C26" s="138" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="130" t="s">
         <v>182</v>
       </c>
       <c r="E26" s="130" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="137" t="s">
         <v>148</v>
       </c>
       <c r="G26" s="140" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="130" t="s">
         <v>181</v>
       </c>
       <c r="I26" s="130" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="137"/>
       <c r="K26" s="148"/>
       <c r="L26" s="149"/>
       <c r="M26" s="149"/>
       <c r="N26" s="149"/>
       <c r="O26" s="176"/>
     </row>
     <row r="27" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="301"/>
+      <c r="A27" s="419"/>
       <c r="B27" s="38">
         <v>4</v>
       </c>
       <c r="C27" s="72"/>
       <c r="D27" s="71"/>
       <c r="E27" s="71"/>
       <c r="F27" s="79"/>
       <c r="G27" s="73"/>
       <c r="H27" s="71"/>
       <c r="I27" s="71"/>
       <c r="J27" s="79"/>
       <c r="K27" s="151"/>
       <c r="L27" s="152"/>
       <c r="M27" s="152"/>
       <c r="N27" s="152"/>
       <c r="O27" s="153"/>
     </row>
     <row r="28" spans="1:17" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="292" t="s">
+      <c r="A28" s="408" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="34">
         <v>1</v>
       </c>
       <c r="C28" s="89" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="90" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="90" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="91" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="89" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="90" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="238"/>
       <c r="J28" s="239"/>
       <c r="K28" s="89" t="s">
         <v>179</v>
       </c>
       <c r="L28" s="90" t="s">
         <v>28</v>
       </c>
       <c r="M28" s="90" t="s">
         <v>43</v>
       </c>
       <c r="N28" s="90" t="s">
         <v>33</v>
       </c>
       <c r="O28" s="227"/>
     </row>
     <row r="29" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="293"/>
+      <c r="A29" s="409"/>
       <c r="B29" s="35">
         <v>2</v>
       </c>
       <c r="C29" s="182" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="183" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="183" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="232" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="182" t="s">
         <v>44</v>
       </c>
       <c r="H29" s="183" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="240"/>
       <c r="J29" s="241"/>
       <c r="K29" s="182" t="s">
         <v>183</v>
       </c>
       <c r="L29" s="183" t="s">
         <v>28</v>
       </c>
       <c r="M29" s="183" t="s">
         <v>43</v>
       </c>
       <c r="N29" s="183" t="s">
         <v>33</v>
       </c>
       <c r="O29" s="228"/>
     </row>
     <row r="30" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="293"/>
+      <c r="A30" s="409"/>
       <c r="B30" s="35">
         <v>3</v>
       </c>
       <c r="C30" s="182" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="183" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="183" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="232"/>
       <c r="G30" s="182" t="s">
         <v>44</v>
       </c>
       <c r="H30" s="183" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="240"/>
       <c r="J30" s="241"/>
       <c r="K30" s="182" t="s">
         <v>183</v>
       </c>
       <c r="L30" s="183" t="s">
         <v>28</v>
       </c>
       <c r="M30" s="183" t="s">
         <v>43</v>
       </c>
       <c r="N30" s="183" t="s">
         <v>33</v>
       </c>
       <c r="O30" s="228"/>
     </row>
     <row r="31" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="294"/>
+      <c r="A31" s="410"/>
       <c r="B31" s="15">
         <v>4</v>
       </c>
       <c r="C31" s="255"/>
       <c r="D31" s="256"/>
       <c r="E31" s="256"/>
       <c r="F31" s="257"/>
       <c r="G31" s="246"/>
       <c r="H31" s="242"/>
       <c r="I31" s="242"/>
       <c r="J31" s="243"/>
       <c r="K31" s="229"/>
       <c r="L31" s="230"/>
       <c r="M31" s="230"/>
       <c r="N31" s="230"/>
       <c r="O31" s="231"/>
     </row>
     <row r="32" spans="1:17" ht="30.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="289" t="s">
+      <c r="A32" s="405" t="s">
         <v>154</v>
       </c>
       <c r="B32" s="34">
         <v>1</v>
       </c>
       <c r="C32" s="89" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="90" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="247"/>
       <c r="F32" s="91" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="244"/>
       <c r="H32" s="238"/>
       <c r="I32" s="90" t="s">
         <v>44</v>
       </c>
       <c r="J32" s="239"/>
       <c r="K32" s="89" t="s">
         <v>20</v>
       </c>
       <c r="L32" s="90" t="s">
         <v>30</v>
       </c>
       <c r="M32" s="90" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="90" t="s">
         <v>33</v>
       </c>
       <c r="O32" s="227"/>
     </row>
     <row r="33" spans="1:15" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="290"/>
+      <c r="A33" s="406"/>
       <c r="B33" s="35">
         <v>2</v>
       </c>
       <c r="C33" s="182" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="183" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="248"/>
       <c r="F33" s="232" t="s">
         <v>21</v>
       </c>
       <c r="G33" s="245"/>
       <c r="H33" s="240"/>
       <c r="I33" s="183" t="s">
         <v>44</v>
       </c>
       <c r="J33" s="241"/>
       <c r="K33" s="182" t="s">
         <v>20</v>
       </c>
       <c r="L33" s="183" t="s">
         <v>30</v>
       </c>
       <c r="M33" s="183" t="s">
         <v>43</v>
       </c>
       <c r="N33" s="183" t="s">
         <v>33</v>
       </c>
       <c r="O33" s="228"/>
     </row>
     <row r="34" spans="1:15" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="290"/>
+      <c r="A34" s="406"/>
       <c r="B34" s="35">
         <v>3</v>
       </c>
       <c r="C34" s="182" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="183" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="248"/>
       <c r="F34" s="232" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="245"/>
       <c r="H34" s="240"/>
       <c r="I34" s="183" t="s">
         <v>44</v>
       </c>
       <c r="J34" s="241"/>
       <c r="K34" s="182" t="s">
         <v>20</v>
       </c>
       <c r="L34" s="183" t="s">
         <v>30</v>
       </c>
       <c r="M34" s="183" t="s">
         <v>43</v>
       </c>
       <c r="N34" s="183" t="s">
         <v>33</v>
       </c>
       <c r="O34" s="228"/>
     </row>
     <row r="35" spans="1:15" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="291"/>
+      <c r="A35" s="407"/>
       <c r="B35" s="15">
         <v>4</v>
       </c>
       <c r="C35" s="249"/>
       <c r="D35" s="250"/>
       <c r="E35" s="250"/>
       <c r="F35" s="251"/>
       <c r="G35" s="246"/>
       <c r="H35" s="242"/>
       <c r="I35" s="242"/>
       <c r="J35" s="243"/>
       <c r="K35" s="229"/>
       <c r="L35" s="230"/>
       <c r="M35" s="230"/>
       <c r="N35" s="230"/>
       <c r="O35" s="231"/>
     </row>
     <row r="36" spans="1:15" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="K20:N21"/>
   </mergeCells>
   <conditionalFormatting sqref="C24:J24 D12:J12 O12 K15:O15 D16:J16 G19 L19:O19 O24 H25:H26">
     <cfRule type="cellIs" dxfId="62" priority="25" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D12:J12 O12 K15:O15 D16:J16 G19 L19:O19 C24:J24 O24 H25:H26">
-    <cfRule type="cellIs" dxfId="61" priority="26" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="D20">
+    <cfRule type="cellIs" dxfId="61" priority="1" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="60" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="60" priority="27" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="58" priority="4" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="57" priority="5" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="56" priority="6" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D12:J12 O12 K15:O15 D16:J16 G19 L19:O19 C24:J24 O24 H25:H26">
+    <cfRule type="cellIs" dxfId="55" priority="26" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="54" priority="27" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L23:N23">
-    <cfRule type="cellIs" dxfId="59" priority="19" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="53" priority="19" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="58" priority="20" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="52" priority="20" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="57" priority="21" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="51" priority="21" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P23:Q24 D24:F24">
-    <cfRule type="cellIs" dxfId="56" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="50" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="55" priority="17" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="49" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="54" priority="18" stopIfTrue="1" operator="equal">
-[...23 lines deleted...]
-    <cfRule type="cellIs" dxfId="48" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="48" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.47244094488188981" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C25" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F24" sqref="F24"/>
+      <selection pane="bottomRight" activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="40.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="317" t="s">
+      <c r="A1" s="435" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="317"/>
-[...5 lines deleted...]
-      <c r="H1" s="317"/>
+      <c r="B1" s="435"/>
+      <c r="C1" s="435"/>
+      <c r="D1" s="435"/>
+      <c r="E1" s="435"/>
+      <c r="F1" s="435"/>
+      <c r="G1" s="435"/>
+      <c r="H1" s="435"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="318" t="s">
+      <c r="A2" s="436" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="318"/>
-[...5 lines deleted...]
-      <c r="H2" s="318"/>
+      <c r="B2" s="436"/>
+      <c r="C2" s="436"/>
+      <c r="D2" s="436"/>
+      <c r="E2" s="436"/>
+      <c r="F2" s="436"/>
+      <c r="G2" s="436"/>
+      <c r="H2" s="436"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="319" t="s">
+      <c r="A3" s="437" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="319"/>
-[...8 lines deleted...]
-      <c r="K3" s="319"/>
+      <c r="B3" s="437"/>
+      <c r="C3" s="437"/>
+      <c r="D3" s="437"/>
+      <c r="E3" s="437"/>
+      <c r="F3" s="437"/>
+      <c r="G3" s="437"/>
+      <c r="H3" s="437"/>
+      <c r="I3" s="437"/>
+      <c r="J3" s="437"/>
+      <c r="K3" s="437"/>
     </row>
     <row r="4" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="288" t="s">
+      <c r="A4" s="415" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="320"/>
-[...8 lines deleted...]
-      <c r="K4" s="320"/>
+      <c r="B4" s="438"/>
+      <c r="C4" s="438"/>
+      <c r="D4" s="438"/>
+      <c r="E4" s="438"/>
+      <c r="F4" s="438"/>
+      <c r="G4" s="438"/>
+      <c r="H4" s="438"/>
+      <c r="I4" s="438"/>
+      <c r="J4" s="438"/>
+      <c r="K4" s="438"/>
     </row>
     <row r="5" spans="1:11" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>4</v>
       </c>
@@ -8453,908 +8505,908 @@
         <v>67</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>65</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>68</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>69</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>71</v>
       </c>
       <c r="J6" s="40" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="292" t="s">
+      <c r="A7" s="408" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="45" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>74</v>
       </c>
       <c r="K7" s="45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="292"/>
+      <c r="A8" s="408"/>
       <c r="B8" s="34"/>
-      <c r="C8" s="314" t="s">
+      <c r="C8" s="432" t="s">
         <v>160</v>
       </c>
-      <c r="D8" s="315"/>
-[...6 lines deleted...]
-      <c r="K8" s="316"/>
+      <c r="D8" s="433"/>
+      <c r="E8" s="433"/>
+      <c r="F8" s="433"/>
+      <c r="G8" s="433"/>
+      <c r="H8" s="433"/>
+      <c r="I8" s="433"/>
+      <c r="J8" s="433"/>
+      <c r="K8" s="434"/>
     </row>
     <row r="9" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="293"/>
+      <c r="A9" s="409"/>
       <c r="B9" s="32">
         <v>1</v>
       </c>
       <c r="C9" s="158" t="s">
         <v>98</v>
       </c>
       <c r="D9" s="158" t="s">
         <v>82</v>
       </c>
       <c r="E9" s="158" t="s">
         <v>79</v>
       </c>
       <c r="F9" s="158" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="158" t="s">
         <v>76</v>
       </c>
       <c r="H9" s="158" t="s">
         <v>93</v>
       </c>
       <c r="I9" s="158" t="s">
         <v>92</v>
       </c>
       <c r="J9" s="158" t="s">
         <v>96</v>
       </c>
       <c r="K9" s="158" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="293"/>
+      <c r="A10" s="409"/>
       <c r="B10" s="32">
         <v>2</v>
       </c>
       <c r="C10" s="158" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="158" t="s">
         <v>92</v>
       </c>
       <c r="E10" s="158" t="s">
         <v>79</v>
       </c>
       <c r="F10" s="158" t="s">
         <v>153</v>
       </c>
       <c r="G10" s="158" t="s">
         <v>149</v>
       </c>
       <c r="H10" s="158" t="s">
         <v>80</v>
       </c>
       <c r="I10" s="158" t="s">
         <v>89</v>
       </c>
       <c r="J10" s="158" t="s">
         <v>77</v>
       </c>
       <c r="K10" s="158" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="293"/>
+      <c r="A11" s="409"/>
       <c r="B11" s="32">
         <v>3</v>
       </c>
       <c r="C11" s="259" t="s">
         <v>82</v>
       </c>
       <c r="D11" s="260" t="s">
         <v>149</v>
       </c>
       <c r="E11" s="260" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="260" t="s">
         <v>79</v>
       </c>
       <c r="G11" s="261" t="s">
         <v>92</v>
       </c>
       <c r="H11" s="158" t="s">
         <v>87</v>
       </c>
       <c r="I11" s="158" t="s">
         <v>89</v>
       </c>
       <c r="J11" s="158" t="s">
         <v>151</v>
       </c>
       <c r="K11" s="158" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="294"/>
+      <c r="A12" s="410"/>
       <c r="B12" s="33">
         <v>4</v>
       </c>
       <c r="C12" s="262"/>
       <c r="D12" s="263"/>
       <c r="E12" s="263"/>
       <c r="F12" s="263"/>
       <c r="G12" s="264"/>
       <c r="H12" s="159" t="s">
         <v>97</v>
       </c>
       <c r="I12" s="159" t="s">
         <v>87</v>
       </c>
       <c r="J12" s="159" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="159" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="292" t="s">
+      <c r="A13" s="408" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="34">
         <v>1</v>
       </c>
       <c r="C13" s="103" t="s">
         <v>84</v>
       </c>
       <c r="D13" s="104" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="104" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="104" t="s">
         <v>92</v>
       </c>
       <c r="G13" s="104" t="s">
         <v>79</v>
       </c>
       <c r="H13" s="104" t="s">
         <v>151</v>
       </c>
       <c r="I13" s="103" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="103" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="293"/>
+      <c r="A14" s="409"/>
       <c r="B14" s="32">
         <v>2</v>
       </c>
       <c r="C14" s="141" t="s">
         <v>92</v>
       </c>
       <c r="D14" s="141" t="s">
         <v>153</v>
       </c>
       <c r="E14" s="142" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="142" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="142" t="s">
         <v>79</v>
       </c>
       <c r="H14" s="141" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="141" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="141" t="s">
         <v>82</v>
       </c>
       <c r="K14" s="141" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="293"/>
+      <c r="A15" s="409"/>
       <c r="B15" s="32">
         <v>3</v>
       </c>
       <c r="C15" s="142" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="141" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="141" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="142" t="s">
         <v>153</v>
       </c>
       <c r="G15" s="141" t="s">
         <v>149</v>
       </c>
       <c r="H15" s="142" t="s">
         <v>80</v>
       </c>
       <c r="I15" s="141" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="142" t="s">
         <v>94</v>
       </c>
       <c r="K15" s="141" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="295"/>
+      <c r="A16" s="411"/>
       <c r="B16" s="33">
         <v>4</v>
       </c>
       <c r="C16" s="100" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="105" t="s">
         <v>92</v>
       </c>
       <c r="E16" s="105" t="s">
         <v>149</v>
       </c>
       <c r="F16" s="105" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="100" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="100" t="s">
         <v>88</v>
       </c>
       <c r="I16" s="100" t="s">
         <v>89</v>
       </c>
       <c r="J16" s="100" t="s">
         <v>77</v>
       </c>
       <c r="K16" s="105" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="298" t="s">
+      <c r="A17" s="416" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="31">
         <v>1</v>
       </c>
       <c r="C17" s="103" t="s">
         <v>149</v>
       </c>
       <c r="D17" s="103" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="103" t="s">
         <v>142</v>
       </c>
       <c r="F17" s="103" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="277" t="s">
         <v>172</v>
       </c>
       <c r="H17" s="103" t="s">
         <v>81</v>
       </c>
       <c r="I17" s="103" t="s">
         <v>91</v>
       </c>
       <c r="J17" s="103" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="103" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="293"/>
+      <c r="A18" s="409"/>
       <c r="B18" s="32">
         <v>2</v>
       </c>
       <c r="C18" s="141" t="s">
         <v>86</v>
       </c>
       <c r="D18" s="141" t="s">
         <v>84</v>
       </c>
       <c r="E18" s="141" t="s">
         <v>151</v>
       </c>
       <c r="F18" s="141" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="278" t="s">
         <v>174</v>
       </c>
       <c r="H18" s="258" t="s">
         <v>80</v>
       </c>
       <c r="I18" s="258" t="s">
         <v>89</v>
       </c>
       <c r="J18" s="258" t="s">
         <v>36</v>
       </c>
       <c r="K18" s="258" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="293"/>
+      <c r="A19" s="409"/>
       <c r="B19" s="32">
         <v>3</v>
       </c>
       <c r="C19" s="141" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="141" t="s">
         <v>92</v>
       </c>
       <c r="E19" s="141" t="s">
         <v>149</v>
       </c>
       <c r="F19" s="141" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="141"/>
       <c r="H19" s="141" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="141" t="s">
         <v>85</v>
       </c>
       <c r="J19" s="141" t="s">
         <v>77</v>
       </c>
       <c r="K19" s="141" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="294"/>
+      <c r="A20" s="410"/>
       <c r="B20" s="33">
         <v>4</v>
       </c>
       <c r="C20" s="105" t="s">
         <v>151</v>
       </c>
       <c r="D20" s="105" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="105" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="105" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="105"/>
       <c r="H20" s="105" t="s">
         <v>93</v>
       </c>
       <c r="I20" s="105" t="s">
         <v>85</v>
       </c>
       <c r="J20" s="105" t="s">
         <v>94</v>
       </c>
       <c r="K20" s="105" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="292" t="s">
+      <c r="A21" s="408" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="39">
         <v>1</v>
       </c>
       <c r="C21" s="103" t="s">
         <v>86</v>
       </c>
       <c r="D21" s="103" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="104" t="s">
         <v>149</v>
       </c>
       <c r="F21" s="104"/>
       <c r="G21" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="H21" s="308" t="s">
+      <c r="H21" s="426" t="s">
         <v>167</v>
       </c>
-      <c r="I21" s="309"/>
-[...1 lines deleted...]
-      <c r="K21" s="310"/>
+      <c r="I21" s="427"/>
+      <c r="J21" s="427"/>
+      <c r="K21" s="428"/>
     </row>
     <row r="22" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="293"/>
+      <c r="A22" s="409"/>
       <c r="B22" s="35">
         <v>2</v>
       </c>
       <c r="C22" s="141" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="141" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="142" t="s">
         <v>149</v>
       </c>
       <c r="F22" s="142"/>
       <c r="G22" s="142" t="s">
         <v>99</v>
       </c>
-      <c r="H22" s="311"/>
-[...2 lines deleted...]
-      <c r="K22" s="313"/>
+      <c r="H22" s="429"/>
+      <c r="I22" s="430"/>
+      <c r="J22" s="430"/>
+      <c r="K22" s="431"/>
     </row>
     <row r="23" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="293"/>
+      <c r="A23" s="409"/>
       <c r="B23" s="35">
         <v>3</v>
       </c>
       <c r="C23" s="142" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="141" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="141"/>
       <c r="F23" s="141"/>
       <c r="G23" s="142"/>
       <c r="H23" s="142"/>
       <c r="I23" s="141"/>
       <c r="J23" s="142"/>
       <c r="K23" s="142"/>
     </row>
     <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="295"/>
+      <c r="A24" s="411"/>
       <c r="B24" s="38">
         <v>4</v>
       </c>
       <c r="C24" s="105" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="142" t="s">
         <v>99</v>
       </c>
       <c r="E24" s="100"/>
       <c r="F24" s="100"/>
       <c r="G24" s="105"/>
       <c r="H24" s="105"/>
       <c r="I24" s="105"/>
       <c r="J24" s="105"/>
       <c r="K24" s="105"/>
     </row>
     <row r="25" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="299" t="s">
+      <c r="A25" s="417" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="31">
         <v>1</v>
       </c>
       <c r="C25" s="112" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="112" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="112" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="112" t="s">
         <v>78</v>
       </c>
       <c r="G25" s="112" t="s">
         <v>149</v>
       </c>
       <c r="H25" s="279"/>
       <c r="I25" s="280"/>
       <c r="J25" s="280"/>
       <c r="K25" s="281"/>
     </row>
     <row r="26" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="300"/>
+      <c r="A26" s="418"/>
       <c r="B26" s="32">
         <v>2</v>
       </c>
       <c r="C26" s="113" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="113" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="113" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="113" t="s">
         <v>78</v>
       </c>
       <c r="G26" s="113" t="s">
         <v>149</v>
       </c>
       <c r="H26" s="282"/>
       <c r="I26" s="283"/>
       <c r="J26" s="283"/>
       <c r="K26" s="284"/>
     </row>
     <row r="27" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="300"/>
+      <c r="A27" s="418"/>
       <c r="B27" s="32">
         <v>3</v>
       </c>
       <c r="C27" s="113" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="113" t="s">
         <v>86</v>
       </c>
       <c r="E27" s="113" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="141" t="s">
         <v>149</v>
       </c>
       <c r="G27" s="113" t="s">
         <v>184</v>
       </c>
       <c r="H27" s="113"/>
       <c r="I27" s="113"/>
       <c r="J27" s="113"/>
       <c r="K27" s="113"/>
     </row>
     <row r="28" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="301"/>
+      <c r="A28" s="419"/>
       <c r="B28" s="33">
         <v>4</v>
       </c>
       <c r="C28" s="106" t="s">
         <v>92</v>
       </c>
       <c r="D28" s="106" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="106"/>
       <c r="F28" s="100" t="s">
         <v>149</v>
       </c>
       <c r="G28" s="101" t="s">
         <v>184</v>
       </c>
       <c r="H28" s="101"/>
       <c r="I28" s="106"/>
       <c r="J28" s="106"/>
       <c r="K28" s="106"/>
     </row>
     <row r="29" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="292" t="s">
+      <c r="A29" s="408" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="34">
         <v>1</v>
       </c>
       <c r="C29" s="225" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="225" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="225" t="s">
         <v>142</v>
       </c>
       <c r="F29" s="225" t="s">
         <v>78</v>
       </c>
       <c r="G29" s="225" t="s">
         <v>153</v>
       </c>
       <c r="H29" s="53" t="s">
         <v>94</v>
       </c>
       <c r="I29" s="53" t="s">
         <v>92</v>
       </c>
       <c r="J29" s="53" t="s">
         <v>77</v>
       </c>
       <c r="K29" s="53" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="293"/>
+      <c r="A30" s="409"/>
       <c r="B30" s="32">
         <v>2</v>
       </c>
       <c r="C30" s="226" t="s">
         <v>151</v>
       </c>
       <c r="D30" s="226" t="s">
         <v>153</v>
       </c>
       <c r="E30" s="226" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="226" t="s">
         <v>95</v>
       </c>
       <c r="G30" s="226" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="143" t="s">
         <v>94</v>
       </c>
       <c r="I30" s="143" t="s">
         <v>89</v>
       </c>
       <c r="J30" s="143" t="s">
         <v>77</v>
       </c>
       <c r="K30" s="143" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="293"/>
+      <c r="A31" s="409"/>
       <c r="B31" s="32">
         <v>3</v>
       </c>
       <c r="C31" s="226" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="226" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="226" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="226" t="s">
         <v>149</v>
       </c>
       <c r="G31" s="226" t="s">
         <v>92</v>
       </c>
       <c r="H31" s="143" t="s">
         <v>97</v>
       </c>
       <c r="I31" s="143" t="s">
         <v>91</v>
       </c>
       <c r="J31" s="143" t="s">
         <v>94</v>
       </c>
       <c r="K31" s="143" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="294"/>
+      <c r="A32" s="410"/>
       <c r="B32" s="44">
         <v>4</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="D32" s="54" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="54" t="s">
         <v>82</v>
       </c>
       <c r="F32" s="54" t="s">
         <v>92</v>
       </c>
       <c r="G32" s="54" t="s">
         <v>90</v>
       </c>
       <c r="H32" s="54" t="s">
         <v>93</v>
       </c>
       <c r="I32" s="54" t="s">
         <v>85</v>
       </c>
       <c r="J32" s="54" t="s">
         <v>94</v>
       </c>
       <c r="K32" s="54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="34.950000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="292" t="s">
+      <c r="A33" s="408" t="s">
         <v>154</v>
       </c>
       <c r="B33" s="34">
         <v>1</v>
       </c>
       <c r="C33" s="225" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="225" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="225" t="s">
         <v>142</v>
       </c>
       <c r="F33" s="225" t="s">
         <v>84</v>
       </c>
       <c r="G33" s="225" t="s">
         <v>78</v>
       </c>
       <c r="H33" s="53" t="s">
         <v>93</v>
       </c>
       <c r="I33" s="53" t="s">
         <v>92</v>
       </c>
       <c r="J33" s="53" t="s">
         <v>94</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="293"/>
+      <c r="A34" s="409"/>
       <c r="B34" s="32">
         <v>2</v>
       </c>
       <c r="C34" s="226" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="226" t="s">
         <v>149</v>
       </c>
       <c r="E34" s="226" t="s">
         <v>95</v>
       </c>
       <c r="F34" s="226" t="s">
         <v>79</v>
       </c>
       <c r="G34" s="226" t="s">
         <v>83</v>
       </c>
       <c r="H34" s="143" t="s">
         <v>94</v>
       </c>
       <c r="I34" s="143" t="s">
         <v>151</v>
       </c>
       <c r="J34" s="143" t="s">
         <v>77</v>
       </c>
       <c r="K34" s="143" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="293"/>
+      <c r="A35" s="409"/>
       <c r="B35" s="32">
         <v>3</v>
       </c>
       <c r="C35" s="226" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="226" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="226" t="s">
         <v>96</v>
       </c>
       <c r="F35" s="226" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="226" t="s">
         <v>95</v>
       </c>
       <c r="H35" s="143" t="s">
         <v>80</v>
       </c>
       <c r="I35" s="143" t="s">
         <v>88</v>
       </c>
       <c r="J35" s="143" t="s">
         <v>77</v>
       </c>
       <c r="K35" s="143" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="294"/>
+      <c r="A36" s="410"/>
       <c r="B36" s="44">
         <v>4</v>
       </c>
       <c r="C36" s="54" t="s">
         <v>98</v>
       </c>
       <c r="D36" s="54" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="54" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="54" t="s">
         <v>76</v>
       </c>
       <c r="G36" s="54" t="s">
         <v>91</v>
       </c>
       <c r="H36" s="54" t="s">
         <v>81</v>
       </c>
       <c r="I36" s="54" t="s">
         <v>89</v>
       </c>
       <c r="J36" s="54" t="s">
@@ -9458,903 +9510,909 @@
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:K7 C8">
     <cfRule type="cellIs" dxfId="26" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="25" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="24" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView topLeftCell="A25" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F40" sqref="F40"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="13" customWidth="1"/>
     <col min="3" max="11" width="37.42578125" style="13" customWidth="1"/>
     <col min="12" max="16384" width="9.28515625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="296" t="s">
+      <c r="A1" s="412" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="296"/>
-[...4 lines deleted...]
-      <c r="G1" s="296"/>
+      <c r="B1" s="412"/>
+      <c r="C1" s="412"/>
+      <c r="D1" s="412"/>
+      <c r="E1" s="412"/>
+      <c r="F1" s="412"/>
+      <c r="G1" s="412"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A2" s="297" t="s">
+      <c r="A2" s="413" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="297"/>
-[...4 lines deleted...]
-      <c r="G2" s="297"/>
+      <c r="B2" s="413"/>
+      <c r="C2" s="413"/>
+      <c r="D2" s="413"/>
+      <c r="E2" s="413"/>
+      <c r="F2" s="413"/>
+      <c r="G2" s="413"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
     </row>
     <row r="4" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="287" t="s">
+      <c r="A4" s="414" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="287"/>
-[...8 lines deleted...]
-      <c r="K4" s="287"/>
+      <c r="B4" s="414"/>
+      <c r="C4" s="414"/>
+      <c r="D4" s="414"/>
+      <c r="E4" s="414"/>
+      <c r="F4" s="414"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="414"/>
+      <c r="I4" s="414"/>
+      <c r="J4" s="414"/>
+      <c r="K4" s="414"/>
     </row>
     <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.2">
-      <c r="A5" s="288" t="s">
+      <c r="A5" s="415" t="s">
         <v>178</v>
       </c>
-      <c r="B5" s="288"/>
-[...8 lines deleted...]
-      <c r="K5" s="288"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="415"/>
+      <c r="D5" s="415"/>
+      <c r="E5" s="415"/>
+      <c r="F5" s="415"/>
+      <c r="G5" s="415"/>
+      <c r="H5" s="415"/>
+      <c r="I5" s="415"/>
+      <c r="J5" s="415"/>
+      <c r="K5" s="415"/>
     </row>
     <row r="6" spans="1:11" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:11" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="185" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="186" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="187" t="s">
         <v>66</v>
       </c>
       <c r="D7" s="188" t="s">
         <v>67</v>
       </c>
       <c r="E7" s="187" t="s">
         <v>65</v>
       </c>
       <c r="F7" s="189" t="s">
         <v>68</v>
       </c>
       <c r="G7" s="190" t="s">
         <v>69</v>
       </c>
       <c r="H7" s="191" t="s">
         <v>70</v>
       </c>
       <c r="I7" s="192" t="s">
         <v>71</v>
       </c>
       <c r="J7" s="192" t="s">
         <v>72</v>
       </c>
       <c r="K7" s="193" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="321" t="s">
+      <c r="A8" s="439" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="194">
         <v>1</v>
       </c>
       <c r="C8" s="271" t="s">
         <v>168</v>
       </c>
       <c r="D8" s="272" t="s">
         <v>169</v>
       </c>
       <c r="E8" s="272" t="s">
         <v>168</v>
       </c>
       <c r="F8" s="272" t="s">
         <v>169</v>
       </c>
       <c r="G8" s="160" t="s">
         <v>113</v>
       </c>
       <c r="H8" s="167" t="s">
         <v>99</v>
       </c>
       <c r="I8" s="108" t="s">
         <v>107</v>
       </c>
       <c r="J8" s="108" t="s">
         <v>108</v>
       </c>
       <c r="K8" s="160" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="322"/>
+      <c r="A9" s="440"/>
       <c r="B9" s="195">
         <v>2</v>
       </c>
       <c r="C9" s="273" t="s">
         <v>170</v>
       </c>
       <c r="D9" s="274" t="s">
         <v>171</v>
       </c>
       <c r="E9" s="274" t="s">
         <v>170</v>
       </c>
       <c r="F9" s="274" t="s">
         <v>171</v>
       </c>
       <c r="G9" s="163" t="s">
         <v>99</v>
       </c>
       <c r="H9" s="168" t="s">
         <v>108</v>
       </c>
       <c r="I9" s="162" t="s">
         <v>107</v>
       </c>
       <c r="J9" s="162" t="s">
         <v>112</v>
       </c>
       <c r="K9" s="163" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="322"/>
+      <c r="A10" s="440"/>
       <c r="B10" s="195">
         <v>3</v>
       </c>
       <c r="C10" s="161"/>
       <c r="D10" s="162"/>
       <c r="E10" s="162"/>
       <c r="F10" s="162"/>
       <c r="G10" s="163" t="s">
         <v>104</v>
       </c>
       <c r="H10" s="168" t="s">
         <v>102</v>
       </c>
       <c r="I10" s="162" t="s">
         <v>107</v>
       </c>
       <c r="J10" s="162" t="s">
         <v>112</v>
       </c>
       <c r="K10" s="163" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="323"/>
+      <c r="A11" s="441"/>
       <c r="B11" s="196">
         <v>4</v>
       </c>
       <c r="C11" s="164"/>
       <c r="D11" s="165"/>
       <c r="E11" s="165"/>
       <c r="F11" s="165"/>
       <c r="G11" s="166"/>
       <c r="H11" s="169"/>
       <c r="I11" s="165"/>
       <c r="J11" s="165"/>
       <c r="K11" s="166"/>
     </row>
     <row r="12" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="321" t="s">
+      <c r="A12" s="439" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="197">
         <v>1</v>
       </c>
       <c r="C12" s="198" t="s">
         <v>105</v>
       </c>
       <c r="D12" s="199" t="s">
         <v>104</v>
       </c>
       <c r="E12" s="86" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="87" t="s">
         <v>101</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>111</v>
       </c>
       <c r="H12" s="64" t="s">
         <v>94</v>
       </c>
       <c r="I12" s="86" t="s">
         <v>103</v>
       </c>
       <c r="J12" s="86" t="s">
         <v>107</v>
       </c>
       <c r="K12" s="66" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="322"/>
+      <c r="A13" s="440"/>
       <c r="B13" s="195">
         <v>2</v>
       </c>
       <c r="C13" s="138" t="s">
         <v>105</v>
       </c>
       <c r="D13" s="130" t="s">
         <v>103</v>
       </c>
       <c r="E13" s="130" t="s">
         <v>104</v>
       </c>
       <c r="F13" s="184" t="s">
         <v>99</v>
       </c>
       <c r="G13" s="137" t="s">
         <v>79</v>
       </c>
       <c r="H13" s="139" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="130" t="s">
         <v>108</v>
       </c>
       <c r="J13" s="130" t="s">
         <v>102</v>
       </c>
       <c r="K13" s="137" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="322"/>
+      <c r="A14" s="440"/>
       <c r="B14" s="195">
         <v>3</v>
       </c>
       <c r="C14" s="138" t="s">
         <v>105</v>
       </c>
       <c r="D14" s="130" t="s">
         <v>99</v>
       </c>
       <c r="E14" s="130" t="s">
         <v>100</v>
       </c>
       <c r="F14" s="184" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="137" t="s">
         <v>103</v>
       </c>
       <c r="H14" s="139" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="130" t="s">
         <v>107</v>
       </c>
       <c r="J14" s="130" t="s">
         <v>104</v>
       </c>
       <c r="K14" s="137" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="324"/>
+      <c r="A15" s="442"/>
       <c r="B15" s="196">
         <v>4</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="71"/>
       <c r="E15" s="71"/>
       <c r="F15" s="78"/>
       <c r="G15" s="79"/>
       <c r="H15" s="72"/>
       <c r="I15" s="71"/>
       <c r="J15" s="200"/>
       <c r="K15" s="79"/>
     </row>
     <row r="16" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="328" t="s">
+      <c r="A16" s="446" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="194">
         <v>1</v>
       </c>
       <c r="C16" s="201" t="s">
         <v>99</v>
       </c>
       <c r="D16" s="202" t="s">
         <v>109</v>
       </c>
       <c r="E16" s="203" t="s">
         <v>110</v>
       </c>
       <c r="F16" s="203" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="160" t="s">
         <v>106</v>
       </c>
       <c r="H16" s="76" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="132" t="s">
         <v>104</v>
       </c>
       <c r="J16" s="88" t="s">
         <v>112</v>
       </c>
       <c r="K16" s="135" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="322"/>
+      <c r="A17" s="440"/>
       <c r="B17" s="195">
         <v>2</v>
       </c>
       <c r="C17" s="201" t="s">
         <v>104</v>
       </c>
       <c r="D17" s="88" t="s">
         <v>109</v>
       </c>
       <c r="E17" s="88" t="s">
         <v>110</v>
       </c>
       <c r="F17" s="204" t="s">
         <v>101</v>
       </c>
       <c r="G17" s="205" t="s">
         <v>106</v>
       </c>
       <c r="H17" s="206" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="88" t="s">
         <v>85</v>
       </c>
       <c r="J17" s="88" t="s">
         <v>103</v>
       </c>
       <c r="K17" s="205" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="322"/>
+      <c r="A18" s="440"/>
       <c r="B18" s="195">
         <v>3</v>
       </c>
       <c r="C18" s="138" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="130" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="130" t="s">
         <v>110</v>
       </c>
       <c r="F18" s="184" t="s">
         <v>103</v>
       </c>
       <c r="G18" s="137" t="s">
         <v>106</v>
       </c>
       <c r="H18" s="139" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="130" t="s">
         <v>102</v>
       </c>
       <c r="J18" s="130" t="s">
         <v>107</v>
       </c>
       <c r="K18" s="137" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="323"/>
+      <c r="A19" s="441"/>
       <c r="B19" s="196">
         <v>4</v>
       </c>
       <c r="C19" s="72"/>
       <c r="D19" s="71"/>
       <c r="E19" s="71"/>
       <c r="F19" s="78"/>
       <c r="G19" s="79"/>
       <c r="H19" s="207"/>
       <c r="I19" s="208"/>
       <c r="J19" s="209"/>
       <c r="K19" s="210"/>
     </row>
     <row r="20" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="321" t="s">
+      <c r="A20" s="439" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="211">
         <v>1</v>
       </c>
       <c r="C20" s="134"/>
       <c r="D20" s="132"/>
       <c r="E20" s="132" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="132" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="135"/>
       <c r="H20" s="131"/>
       <c r="I20" s="132"/>
       <c r="J20" s="132"/>
       <c r="K20" s="135"/>
     </row>
     <row r="21" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="322"/>
+      <c r="A21" s="440"/>
       <c r="B21" s="212">
         <v>2</v>
       </c>
       <c r="C21" s="138"/>
       <c r="D21" s="130"/>
       <c r="E21" s="130" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="130" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="137"/>
       <c r="H21" s="139"/>
       <c r="I21" s="130"/>
       <c r="J21" s="130"/>
       <c r="K21" s="137"/>
     </row>
     <row r="22" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="322"/>
+      <c r="A22" s="440"/>
       <c r="B22" s="212">
         <v>3</v>
       </c>
       <c r="C22" s="138"/>
       <c r="D22" s="130"/>
       <c r="E22" s="130" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="130" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="137"/>
       <c r="H22" s="139"/>
       <c r="I22" s="130"/>
       <c r="J22" s="130"/>
       <c r="K22" s="137"/>
     </row>
     <row r="23" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="324"/>
+      <c r="A23" s="442"/>
       <c r="B23" s="213">
         <v>4</v>
       </c>
       <c r="C23" s="214"/>
       <c r="D23" s="215"/>
       <c r="E23" s="215"/>
       <c r="F23" s="74"/>
       <c r="G23" s="75"/>
       <c r="H23" s="216"/>
       <c r="I23" s="215"/>
       <c r="J23" s="215"/>
       <c r="K23" s="217"/>
     </row>
     <row r="24" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="325" t="s">
+      <c r="A24" s="443" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="194">
         <v>1</v>
       </c>
       <c r="C24" s="253" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="236" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="236" t="s">
         <v>142</v>
       </c>
       <c r="F24" s="236" t="s">
         <v>92</v>
       </c>
-      <c r="G24" s="332" t="s">
-        <v>84</v>
+      <c r="G24" s="285" t="s">
+        <v>190</v>
       </c>
       <c r="H24" s="131" t="s">
         <v>104</v>
       </c>
       <c r="I24" s="108" t="s">
         <v>103</v>
       </c>
       <c r="J24" s="132" t="s">
         <v>82</v>
       </c>
-      <c r="K24" s="135"/>
+      <c r="K24" s="135" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="25" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="326"/>
+      <c r="A25" s="444"/>
       <c r="B25" s="195">
         <v>2</v>
       </c>
       <c r="C25" s="254" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="237" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="237" t="s">
         <v>142</v>
       </c>
       <c r="F25" s="237" t="s">
         <v>92</v>
       </c>
-      <c r="G25" s="333" t="s">
-        <v>84</v>
+      <c r="G25" s="286" t="s">
+        <v>190</v>
       </c>
       <c r="H25" s="156" t="s">
         <v>104</v>
       </c>
       <c r="I25" s="162" t="s">
         <v>103</v>
       </c>
       <c r="J25" s="149" t="s">
         <v>82</v>
       </c>
-      <c r="K25" s="150"/>
+      <c r="K25" s="150" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="26" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="326"/>
+      <c r="A26" s="444"/>
       <c r="B26" s="195">
         <v>3</v>
       </c>
       <c r="C26" s="161" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="162" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="162" t="s">
         <v>142</v>
       </c>
       <c r="F26" s="235" t="s">
         <v>92</v>
       </c>
-      <c r="G26" s="333" t="s">
-        <v>84</v>
+      <c r="G26" s="286" t="s">
+        <v>190</v>
       </c>
       <c r="H26" s="156" t="s">
         <v>104</v>
       </c>
       <c r="I26" s="162" t="s">
         <v>103</v>
       </c>
       <c r="J26" s="149"/>
-      <c r="K26" s="150"/>
+      <c r="K26" s="150" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="27" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="327"/>
+      <c r="A27" s="445"/>
       <c r="B27" s="196">
         <v>4</v>
       </c>
       <c r="C27" s="164"/>
       <c r="D27" s="165"/>
       <c r="E27" s="165"/>
       <c r="F27" s="165"/>
       <c r="G27" s="166"/>
       <c r="H27" s="169"/>
       <c r="I27" s="165"/>
       <c r="J27" s="165"/>
       <c r="K27" s="166"/>
     </row>
     <row r="28" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="321" t="s">
+      <c r="A28" s="439" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="197">
         <v>1</v>
       </c>
       <c r="C28" s="89" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D28" s="90" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="90" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="90" t="s">
         <v>186</v>
       </c>
       <c r="G28" s="91" t="s">
         <v>91</v>
       </c>
       <c r="H28" s="134" t="s">
         <v>103</v>
       </c>
       <c r="I28" s="132" t="s">
         <v>104</v>
       </c>
       <c r="J28" s="132"/>
       <c r="K28" s="135" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="322"/>
+      <c r="A29" s="440"/>
       <c r="B29" s="195">
         <v>2</v>
       </c>
       <c r="C29" s="182" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D29" s="183" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="183" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="183" t="s">
         <v>186</v>
       </c>
       <c r="G29" s="232" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="218" t="s">
         <v>103</v>
       </c>
       <c r="I29" s="219" t="s">
         <v>104</v>
       </c>
       <c r="J29" s="219"/>
       <c r="K29" s="220" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="322"/>
+      <c r="A30" s="440"/>
       <c r="B30" s="195">
         <v>3</v>
       </c>
       <c r="C30" s="182" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D30" s="183" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="183" t="s">
         <v>77</v>
       </c>
       <c r="F30" s="183" t="s">
         <v>186</v>
       </c>
       <c r="G30" s="232" t="s">
         <v>91</v>
       </c>
       <c r="H30" s="218" t="s">
         <v>103</v>
       </c>
       <c r="I30" s="219" t="s">
         <v>104</v>
       </c>
       <c r="J30" s="219"/>
       <c r="K30" s="220"/>
     </row>
     <row r="31" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="323"/>
+      <c r="A31" s="441"/>
       <c r="B31" s="221">
         <v>4</v>
       </c>
       <c r="C31" s="255"/>
       <c r="D31" s="256"/>
       <c r="E31" s="256"/>
       <c r="F31" s="256"/>
       <c r="G31" s="257"/>
       <c r="H31" s="222"/>
       <c r="I31" s="223"/>
       <c r="J31" s="223"/>
       <c r="K31" s="224"/>
     </row>
     <row r="32" spans="1:11" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="321" t="s">
+      <c r="A32" s="439" t="s">
         <v>154</v>
       </c>
       <c r="B32" s="197">
         <v>1</v>
       </c>
       <c r="C32" s="89" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="90" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="90" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="90" t="s">
         <v>79</v>
       </c>
       <c r="G32" s="91" t="s">
         <v>92</v>
       </c>
       <c r="H32" s="134"/>
       <c r="I32" s="132" t="s">
         <v>88</v>
       </c>
       <c r="J32" s="132" t="s">
         <v>103</v>
       </c>
       <c r="K32" s="135"/>
     </row>
     <row r="33" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="322"/>
+      <c r="A33" s="440"/>
       <c r="B33" s="195">
         <v>2</v>
       </c>
       <c r="C33" s="182" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="183" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="183" t="s">
         <v>142</v>
       </c>
       <c r="F33" s="183" t="s">
         <v>79</v>
       </c>
       <c r="G33" s="232" t="s">
         <v>92</v>
       </c>
       <c r="H33" s="218"/>
       <c r="I33" s="219" t="s">
         <v>88</v>
       </c>
       <c r="J33" s="219" t="s">
         <v>103</v>
       </c>
       <c r="K33" s="220"/>
     </row>
     <row r="34" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="322"/>
+      <c r="A34" s="440"/>
       <c r="B34" s="195">
         <v>3</v>
       </c>
       <c r="C34" s="182" t="s">
         <v>82</v>
       </c>
       <c r="D34" s="183" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="183" t="s">
         <v>142</v>
       </c>
       <c r="F34" s="183" t="s">
         <v>79</v>
       </c>
       <c r="G34" s="232" t="s">
         <v>92</v>
       </c>
       <c r="H34" s="218"/>
       <c r="I34" s="219" t="s">
         <v>88</v>
       </c>
       <c r="J34" s="219" t="s">
         <v>103</v>
       </c>
       <c r="K34" s="220"/>
     </row>
     <row r="35" spans="1:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="323"/>
+      <c r="A35" s="441"/>
       <c r="B35" s="221">
         <v>4</v>
       </c>
       <c r="C35" s="255"/>
       <c r="D35" s="256"/>
       <c r="E35" s="256"/>
       <c r="F35" s="256"/>
       <c r="G35" s="257"/>
       <c r="H35" s="222"/>
       <c r="I35" s="223"/>
       <c r="J35" s="223"/>
       <c r="K35" s="224"/>
     </row>
     <row r="36" spans="1:11" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A5:K5"/>
@@ -10372,114 +10430,114 @@
     <cfRule type="cellIs" dxfId="21" priority="15" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32">
     <cfRule type="cellIs" dxfId="20" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="19" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="18" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J37"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="D22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="J26" sqref="J26"/>
+      <selection pane="bottomRight" activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="41.42578125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="285" t="s">
+      <c r="A1" s="447" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="285"/>
-[...4 lines deleted...]
-      <c r="G1" s="285"/>
+      <c r="B1" s="447"/>
+      <c r="C1" s="447"/>
+      <c r="D1" s="447"/>
+      <c r="E1" s="447"/>
+      <c r="F1" s="447"/>
+      <c r="G1" s="447"/>
     </row>
     <row r="2" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="286" t="s">
+      <c r="A2" s="448" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="286"/>
-[...4 lines deleted...]
-      <c r="G2" s="286"/>
+      <c r="B2" s="448"/>
+      <c r="C2" s="448"/>
+      <c r="D2" s="448"/>
+      <c r="E2" s="448"/>
+      <c r="F2" s="448"/>
+      <c r="G2" s="448"/>
       <c r="I2" s="85"/>
     </row>
     <row r="3" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="287" t="s">
+      <c r="A3" s="414" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="287"/>
-[...7 lines deleted...]
-      <c r="J3" s="287"/>
+      <c r="B3" s="414"/>
+      <c r="C3" s="414"/>
+      <c r="D3" s="414"/>
+      <c r="E3" s="414"/>
+      <c r="F3" s="414"/>
+      <c r="G3" s="414"/>
+      <c r="H3" s="414"/>
+      <c r="I3" s="414"/>
+      <c r="J3" s="414"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="288" t="s">
+      <c r="A4" s="415" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="288"/>
-[...7 lines deleted...]
-      <c r="J4" s="288"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="415"/>
+      <c r="D4" s="415"/>
+      <c r="E4" s="415"/>
+      <c r="F4" s="415"/>
+      <c r="G4" s="415"/>
+      <c r="H4" s="415"/>
+      <c r="I4" s="415"/>
+      <c r="J4" s="415"/>
     </row>
     <row r="5" spans="1:10" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>114</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>115</v>
       </c>
       <c r="E6" s="40" t="s">
@@ -10512,60 +10570,60 @@
       <c r="D7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>122</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="11"/>
-      <c r="C8" s="314" t="s">
+      <c r="C8" s="432" t="s">
         <v>160</v>
       </c>
-      <c r="D8" s="315"/>
-[...5 lines deleted...]
-      <c r="J8" s="316"/>
+      <c r="D8" s="433"/>
+      <c r="E8" s="433"/>
+      <c r="F8" s="433"/>
+      <c r="G8" s="433"/>
+      <c r="H8" s="433"/>
+      <c r="I8" s="433"/>
+      <c r="J8" s="434"/>
     </row>
     <row r="9" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
       <c r="B9" s="4">
         <v>1</v>
       </c>
       <c r="C9" s="170" t="s">
         <v>127</v>
       </c>
       <c r="D9" s="170" t="s">
         <v>84</v>
       </c>
       <c r="E9" s="170" t="s">
         <v>142</v>
       </c>
       <c r="F9" s="170" t="s">
         <v>149</v>
       </c>
       <c r="G9" s="170" t="s">
         <v>85</v>
       </c>
       <c r="H9" s="170" t="s">
         <v>104</v>
       </c>
       <c r="I9" s="170" t="s">
@@ -10879,235 +10937,255 @@
         <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="11">
         <v>1</v>
       </c>
       <c r="C21" s="97"/>
       <c r="D21" s="98" t="s">
         <v>103</v>
       </c>
       <c r="E21" s="98" t="s">
         <v>129</v>
       </c>
       <c r="F21" s="97" t="s">
         <v>142</v>
       </c>
       <c r="G21" s="98" t="s">
         <v>104</v>
       </c>
       <c r="H21" s="98"/>
       <c r="I21" s="98"/>
-      <c r="J21" s="97"/>
+      <c r="J21" s="97" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="22" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17">
         <v>2</v>
       </c>
       <c r="C22" s="146"/>
       <c r="D22" s="142" t="s">
         <v>103</v>
       </c>
       <c r="E22" s="142" t="s">
         <v>129</v>
       </c>
       <c r="F22" s="142" t="s">
         <v>142</v>
       </c>
       <c r="G22" s="142" t="s">
         <v>104</v>
       </c>
       <c r="H22" s="146"/>
       <c r="I22" s="146"/>
-      <c r="J22" s="146"/>
+      <c r="J22" s="146" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="23" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
       <c r="B23" s="4">
         <v>3</v>
       </c>
       <c r="C23" s="142"/>
       <c r="D23" s="146" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="142" t="s">
         <v>129</v>
       </c>
       <c r="F23" s="142" t="s">
         <v>142</v>
       </c>
       <c r="G23" s="142" t="s">
         <v>104</v>
       </c>
       <c r="H23" s="142"/>
       <c r="I23" s="142"/>
-      <c r="J23" s="146"/>
+      <c r="J23" s="146" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="24" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="5">
         <v>4</v>
       </c>
       <c r="C24" s="99"/>
       <c r="D24" s="100" t="s">
         <v>103</v>
       </c>
       <c r="E24" s="99" t="s">
         <v>129</v>
       </c>
       <c r="F24" s="100" t="s">
         <v>142</v>
       </c>
       <c r="G24" s="100"/>
       <c r="H24" s="100"/>
       <c r="I24" s="99"/>
       <c r="J24" s="100"/>
     </row>
     <row r="25" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="11">
         <v>1</v>
       </c>
       <c r="C25" s="118" t="s">
         <v>142</v>
       </c>
       <c r="D25" s="118" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="118" t="s">
         <v>124</v>
       </c>
       <c r="F25" s="41" t="s">
         <v>143</v>
       </c>
       <c r="G25" s="118" t="s">
         <v>125</v>
       </c>
-      <c r="H25" s="118"/>
+      <c r="H25" s="118" t="s">
+        <v>176</v>
+      </c>
       <c r="I25" s="118" t="s">
         <v>145</v>
       </c>
-      <c r="J25" s="118"/>
+      <c r="J25" s="118" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="26" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
       <c r="B26" s="4">
         <v>2</v>
       </c>
       <c r="C26" s="233" t="s">
         <v>142</v>
       </c>
       <c r="D26" s="119" t="s">
         <v>127</v>
       </c>
       <c r="E26" s="119" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="145" t="s">
         <v>143</v>
       </c>
       <c r="G26" s="119" t="s">
         <v>125</v>
       </c>
-      <c r="H26" s="119"/>
+      <c r="H26" s="119" t="s">
+        <v>176</v>
+      </c>
       <c r="I26" s="119" t="s">
         <v>145</v>
       </c>
-      <c r="J26" s="119"/>
+      <c r="J26" s="119" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="27" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="4">
         <v>3</v>
       </c>
       <c r="C27" s="119" t="s">
         <v>142</v>
       </c>
       <c r="D27" s="119" t="s">
         <v>127</v>
       </c>
       <c r="E27" s="119" t="s">
         <v>124</v>
       </c>
       <c r="F27" s="145" t="s">
         <v>150</v>
       </c>
       <c r="G27" s="119" t="s">
         <v>125</v>
       </c>
-      <c r="H27" s="119"/>
+      <c r="H27" s="119" t="s">
+        <v>176</v>
+      </c>
       <c r="I27" s="119" t="s">
         <v>145</v>
       </c>
-      <c r="J27" s="119"/>
+      <c r="J27" s="119" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="28" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
       <c r="B28" s="5">
         <v>4</v>
       </c>
       <c r="C28" s="101" t="s">
         <v>142</v>
       </c>
       <c r="D28" s="101" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="F28" s="145" t="s">
+      <c r="F28" s="364" t="s">
         <v>150</v>
       </c>
       <c r="G28" s="102"/>
-      <c r="H28" s="101"/>
+      <c r="H28" s="101" t="s">
+        <v>176</v>
+      </c>
       <c r="I28" s="102"/>
       <c r="J28" s="102"/>
     </row>
     <row r="29" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="11">
         <v>1</v>
       </c>
       <c r="C29" s="97" t="s">
         <v>123</v>
       </c>
       <c r="D29" s="98" t="s">
         <v>149</v>
       </c>
       <c r="E29" s="98" t="s">
         <v>103</v>
       </c>
-      <c r="F29" s="97" t="s">
+      <c r="F29" s="365" t="s">
         <v>141</v>
       </c>
       <c r="G29" s="98" t="s">
         <v>124</v>
       </c>
       <c r="H29" s="98" t="s">
         <v>125</v>
       </c>
       <c r="I29" s="98" t="s">
         <v>145</v>
       </c>
       <c r="J29" s="97" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7"/>
       <c r="B30" s="4">
         <v>2</v>
       </c>
       <c r="C30" s="146" t="s">
         <v>149</v>
       </c>
       <c r="D30" s="142" t="s">
         <v>127</v>
@@ -11329,826 +11407,838 @@
     <cfRule type="cellIs" dxfId="17" priority="22" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="16" priority="23" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="15" priority="24" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="I25" sqref="I25"/>
+      <selection pane="bottomRight" activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="13" customWidth="1"/>
     <col min="3" max="6" width="35.7109375" style="13" customWidth="1"/>
     <col min="7" max="7" width="35.7109375" style="26" customWidth="1"/>
     <col min="8" max="10" width="35.7109375" style="13" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A1" s="296" t="s">
+      <c r="A1" s="412" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="296"/>
-[...4 lines deleted...]
-      <c r="G1" s="296"/>
+      <c r="B1" s="412"/>
+      <c r="C1" s="412"/>
+      <c r="D1" s="412"/>
+      <c r="E1" s="412"/>
+      <c r="F1" s="412"/>
+      <c r="G1" s="412"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A2" s="297" t="s">
+      <c r="A2" s="413" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="297"/>
-[...4 lines deleted...]
-      <c r="G2" s="297"/>
+      <c r="B2" s="413"/>
+      <c r="C2" s="413"/>
+      <c r="D2" s="413"/>
+      <c r="E2" s="413"/>
+      <c r="F2" s="413"/>
+      <c r="G2" s="413"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="287" t="s">
+      <c r="A4" s="414" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="287"/>
-[...7 lines deleted...]
-      <c r="J4" s="287"/>
+      <c r="B4" s="414"/>
+      <c r="C4" s="414"/>
+      <c r="D4" s="414"/>
+      <c r="E4" s="414"/>
+      <c r="F4" s="414"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="414"/>
+      <c r="I4" s="414"/>
+      <c r="J4" s="414"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.2">
-      <c r="A5" s="288" t="s">
+      <c r="A5" s="415" t="s">
         <v>178</v>
       </c>
-      <c r="B5" s="288"/>
-[...7 lines deleted...]
-      <c r="J5" s="288"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="415"/>
+      <c r="D5" s="415"/>
+      <c r="E5" s="415"/>
+      <c r="F5" s="415"/>
+      <c r="G5" s="415"/>
+      <c r="H5" s="415"/>
+      <c r="I5" s="415"/>
+      <c r="J5" s="415"/>
     </row>
     <row r="6" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="28"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>114</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>115</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>116</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>117</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>118</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>119</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>120</v>
       </c>
       <c r="J7" s="25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="292" t="s">
+      <c r="A8" s="408" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="31">
         <v>1</v>
       </c>
       <c r="C8" s="89" t="s">
         <v>129</v>
       </c>
       <c r="D8" s="90" t="s">
         <v>142</v>
       </c>
       <c r="E8" s="90" t="s">
         <v>146</v>
       </c>
       <c r="F8" s="91" t="s">
         <v>126</v>
       </c>
       <c r="G8" s="92" t="s">
         <v>95</v>
       </c>
       <c r="H8" s="170" t="s">
         <v>128</v>
       </c>
       <c r="I8" s="90" t="s">
         <v>85</v>
       </c>
       <c r="J8" s="91" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="293"/>
+      <c r="A9" s="409"/>
       <c r="B9" s="32">
         <v>2</v>
       </c>
       <c r="C9" s="171" t="s">
         <v>127</v>
       </c>
       <c r="D9" s="172" t="s">
         <v>140</v>
       </c>
       <c r="E9" s="172" t="s">
         <v>146</v>
       </c>
       <c r="F9" s="232" t="s">
         <v>142</v>
       </c>
       <c r="G9" s="174" t="s">
         <v>94</v>
       </c>
       <c r="H9" s="172" t="s">
         <v>95</v>
       </c>
       <c r="I9" s="172" t="s">
         <v>124</v>
       </c>
       <c r="J9" s="232" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="293"/>
+      <c r="A10" s="409"/>
       <c r="B10" s="32">
         <v>3</v>
       </c>
       <c r="C10" s="171" t="s">
         <v>142</v>
       </c>
       <c r="D10" s="172" t="s">
         <v>140</v>
       </c>
       <c r="E10" s="172" t="s">
         <v>146</v>
       </c>
       <c r="F10" s="173" t="s">
         <v>132</v>
       </c>
       <c r="G10" s="174" t="s">
         <v>124</v>
       </c>
       <c r="H10" s="172" t="s">
         <v>126</v>
       </c>
       <c r="I10" s="172" t="s">
         <v>95</v>
       </c>
       <c r="J10" s="173" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="294"/>
+      <c r="A11" s="410"/>
       <c r="B11" s="33">
         <v>4</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="48"/>
       <c r="G11" s="46"/>
       <c r="H11" s="49"/>
       <c r="I11" s="47"/>
       <c r="J11" s="50"/>
     </row>
     <row r="12" spans="1:10" ht="33.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="292" t="s">
+      <c r="A12" s="408" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="34">
         <v>1</v>
       </c>
       <c r="C12" s="271" t="s">
         <v>168</v>
       </c>
       <c r="D12" s="272" t="s">
         <v>169</v>
       </c>
       <c r="E12" s="272" t="s">
         <v>168</v>
       </c>
       <c r="F12" s="272" t="s">
         <v>169</v>
       </c>
       <c r="G12" s="89" t="s">
         <v>133</v>
       </c>
       <c r="H12" s="92" t="s">
         <v>129</v>
       </c>
       <c r="I12" s="90" t="s">
         <v>124</v>
       </c>
       <c r="J12" s="91" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="293"/>
+      <c r="A13" s="409"/>
       <c r="B13" s="32">
         <v>2</v>
       </c>
       <c r="C13" s="273" t="s">
         <v>170</v>
       </c>
       <c r="D13" s="274" t="s">
         <v>171</v>
       </c>
       <c r="E13" s="274" t="s">
         <v>170</v>
       </c>
       <c r="F13" s="274" t="s">
         <v>171</v>
       </c>
       <c r="G13" s="117" t="s">
         <v>133</v>
       </c>
       <c r="H13" s="115" t="s">
         <v>94</v>
       </c>
       <c r="I13" s="115" t="s">
         <v>124</v>
       </c>
       <c r="J13" s="116" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="293"/>
+      <c r="A14" s="409"/>
       <c r="B14" s="32">
         <v>3</v>
       </c>
       <c r="C14" s="114"/>
       <c r="D14" s="115"/>
       <c r="E14" s="115"/>
       <c r="F14" s="173"/>
       <c r="G14" s="117" t="s">
         <v>133</v>
       </c>
       <c r="H14" s="115" t="s">
         <v>126</v>
       </c>
       <c r="I14" s="115" t="s">
         <v>94</v>
       </c>
       <c r="J14" s="116" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="33.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="295"/>
+      <c r="A15" s="411"/>
       <c r="B15" s="33">
         <v>4</v>
       </c>
       <c r="C15" s="46"/>
-      <c r="D15" s="335"/>
-      <c r="E15" s="337" t="s">
+      <c r="D15" s="288"/>
+      <c r="E15" s="290" t="s">
         <v>99</v>
       </c>
-      <c r="F15" s="336"/>
+      <c r="F15" s="289"/>
       <c r="G15" s="49"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="50"/>
     </row>
     <row r="16" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="298" t="s">
+      <c r="A16" s="416" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
       <c r="C16" s="93" t="s">
         <v>136</v>
       </c>
       <c r="D16" s="94" t="s">
         <v>142</v>
       </c>
       <c r="E16" s="94" t="s">
         <v>132</v>
       </c>
       <c r="F16" s="91" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="93" t="s">
         <v>124</v>
       </c>
       <c r="H16" s="94" t="s">
         <v>134</v>
       </c>
       <c r="I16" s="94" t="s">
         <v>137</v>
       </c>
       <c r="J16" s="96" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="293"/>
+      <c r="A17" s="409"/>
       <c r="B17" s="32">
         <v>2</v>
       </c>
       <c r="C17" s="114" t="s">
         <v>136</v>
       </c>
       <c r="D17" s="115" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="115" t="s">
         <v>139</v>
       </c>
       <c r="F17" s="232" t="s">
         <v>142</v>
       </c>
       <c r="G17" s="117" t="s">
         <v>124</v>
       </c>
       <c r="H17" s="115" t="s">
         <v>134</v>
       </c>
       <c r="I17" s="115" t="s">
         <v>137</v>
       </c>
       <c r="J17" s="116" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="293"/>
+      <c r="A18" s="409"/>
       <c r="B18" s="32">
         <v>3</v>
       </c>
       <c r="C18" s="114" t="s">
         <v>131</v>
       </c>
       <c r="D18" s="115" t="s">
         <v>127</v>
       </c>
       <c r="E18" s="115" t="s">
         <v>142</v>
       </c>
       <c r="F18" s="173" t="s">
         <v>144</v>
       </c>
       <c r="G18" s="117" t="s">
         <v>85</v>
       </c>
       <c r="H18" s="115" t="s">
         <v>134</v>
       </c>
       <c r="I18" s="115" t="s">
         <v>137</v>
       </c>
       <c r="J18" s="116" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="294"/>
+      <c r="A19" s="410"/>
       <c r="B19" s="33">
         <v>4</v>
       </c>
       <c r="C19" s="46"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="48"/>
       <c r="G19" s="46"/>
       <c r="H19" s="49"/>
       <c r="I19" s="47"/>
       <c r="J19" s="50"/>
     </row>
     <row r="20" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="292" t="s">
+      <c r="A20" s="408" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1</v>
       </c>
       <c r="C20" s="93" t="s">
         <v>142</v>
       </c>
       <c r="D20" s="94"/>
       <c r="E20" s="94"/>
       <c r="F20" s="95"/>
       <c r="G20" s="123"/>
       <c r="H20" s="94" t="s">
         <v>134</v>
       </c>
       <c r="I20" s="94"/>
       <c r="J20" s="95"/>
     </row>
     <row r="21" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="293"/>
+      <c r="A21" s="409"/>
       <c r="B21" s="35">
         <v>2</v>
       </c>
       <c r="C21" s="120" t="s">
         <v>142</v>
       </c>
       <c r="D21" s="121"/>
       <c r="E21" s="121"/>
       <c r="F21" s="122"/>
       <c r="G21" s="124"/>
       <c r="H21" s="115" t="s">
         <v>134</v>
       </c>
       <c r="I21" s="121"/>
       <c r="J21" s="122"/>
     </row>
     <row r="22" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="293"/>
+      <c r="A22" s="409"/>
       <c r="B22" s="35">
         <v>3</v>
       </c>
       <c r="C22" s="120" t="s">
         <v>142</v>
       </c>
       <c r="D22" s="121"/>
-      <c r="E22" s="334"/>
+      <c r="E22" s="287"/>
       <c r="F22" s="284" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="124"/>
       <c r="H22" s="115" t="s">
         <v>134</v>
       </c>
       <c r="I22" s="121"/>
       <c r="J22" s="122"/>
     </row>
     <row r="23" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="295"/>
+      <c r="A23" s="411"/>
       <c r="B23" s="38">
         <v>4</v>
       </c>
       <c r="C23" s="46"/>
       <c r="D23" s="47"/>
       <c r="E23" s="47"/>
       <c r="F23" s="48"/>
       <c r="G23" s="46"/>
       <c r="H23" s="49"/>
       <c r="I23" s="47"/>
       <c r="J23" s="50"/>
     </row>
     <row r="24" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="299" t="s">
+      <c r="A24" s="417" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="31">
         <v>1</v>
       </c>
       <c r="C24" s="89" t="s">
         <v>129</v>
       </c>
-      <c r="D24" s="90"/>
+      <c r="D24" s="90" t="s">
+        <v>127</v>
+      </c>
       <c r="E24" s="252" t="s">
         <v>149</v>
       </c>
       <c r="F24" s="91" t="s">
         <v>126</v>
       </c>
       <c r="G24" s="89" t="s">
         <v>145</v>
       </c>
       <c r="H24" s="90" t="s">
         <v>176</v>
       </c>
       <c r="I24" s="90" t="s">
         <v>137</v>
       </c>
       <c r="J24" s="91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="300"/>
+      <c r="A25" s="418"/>
       <c r="B25" s="32">
         <v>2</v>
       </c>
       <c r="C25" s="182" t="s">
         <v>129</v>
       </c>
-      <c r="D25" s="183"/>
+      <c r="D25" s="183" t="s">
+        <v>127</v>
+      </c>
       <c r="E25" s="234" t="s">
         <v>149</v>
       </c>
       <c r="F25" s="232" t="s">
         <v>187</v>
       </c>
       <c r="G25" s="182" t="s">
         <v>145</v>
       </c>
       <c r="H25" s="183" t="s">
         <v>176</v>
       </c>
       <c r="I25" s="183" t="s">
         <v>137</v>
       </c>
       <c r="J25" s="232" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="300"/>
+      <c r="A26" s="418"/>
       <c r="B26" s="32">
         <v>3</v>
       </c>
       <c r="C26" s="171" t="s">
         <v>129</v>
       </c>
-      <c r="D26" s="172"/>
+      <c r="D26" s="172" t="s">
+        <v>127</v>
+      </c>
       <c r="E26" s="234" t="s">
         <v>149</v>
       </c>
       <c r="F26" s="232" t="s">
         <v>187</v>
       </c>
       <c r="G26" s="174" t="s">
         <v>145</v>
       </c>
       <c r="H26" s="172" t="s">
         <v>176</v>
       </c>
       <c r="I26" s="172" t="s">
         <v>137</v>
       </c>
       <c r="J26" s="173" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="301"/>
+      <c r="A27" s="419"/>
       <c r="B27" s="33">
         <v>4</v>
       </c>
       <c r="C27" s="178"/>
       <c r="D27" s="179"/>
       <c r="E27" s="179"/>
       <c r="F27" s="180"/>
       <c r="G27" s="181"/>
       <c r="H27" s="179"/>
       <c r="I27" s="179"/>
       <c r="J27" s="180"/>
     </row>
     <row r="28" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="292" t="s">
+      <c r="A28" s="408" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="34">
         <v>1</v>
       </c>
       <c r="C28" s="89" t="s">
         <v>136</v>
       </c>
       <c r="D28" s="90" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="90" t="s">
         <v>149</v>
       </c>
       <c r="F28" s="91" t="s">
         <v>142</v>
       </c>
       <c r="G28" s="92"/>
       <c r="H28" s="90" t="s">
         <v>129</v>
       </c>
       <c r="I28" s="90" t="s">
         <v>94</v>
       </c>
       <c r="J28" s="91" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="293"/>
+      <c r="A29" s="409"/>
       <c r="B29" s="32">
         <v>2</v>
       </c>
       <c r="C29" s="182" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="183" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="183" t="s">
         <v>139</v>
       </c>
       <c r="F29" s="232" t="s">
         <v>142</v>
       </c>
       <c r="G29" s="174"/>
       <c r="H29" s="183" t="s">
         <v>129</v>
       </c>
       <c r="I29" s="183" t="s">
         <v>94</v>
       </c>
       <c r="J29" s="232" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="293"/>
+      <c r="A30" s="409"/>
       <c r="B30" s="32">
         <v>3</v>
       </c>
       <c r="C30" s="182" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="183" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="183" t="s">
         <v>139</v>
       </c>
       <c r="F30" s="232" t="s">
         <v>142</v>
       </c>
       <c r="G30" s="174"/>
       <c r="H30" s="183" t="s">
         <v>129</v>
       </c>
       <c r="I30" s="183" t="s">
         <v>94</v>
       </c>
       <c r="J30" s="232"/>
     </row>
     <row r="31" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="294"/>
+      <c r="A31" s="410"/>
       <c r="B31" s="33">
         <v>4</v>
       </c>
       <c r="C31" s="255"/>
       <c r="D31" s="256"/>
       <c r="E31" s="256"/>
       <c r="F31" s="257"/>
       <c r="G31" s="181"/>
       <c r="H31" s="256"/>
       <c r="I31" s="256"/>
       <c r="J31" s="257"/>
     </row>
     <row r="32" spans="1:10" ht="32.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="329" t="s">
+      <c r="A32" s="449" t="s">
         <v>154</v>
       </c>
       <c r="B32" s="31">
         <v>1</v>
       </c>
-      <c r="C32" s="89"/>
+      <c r="C32" s="89" t="s">
+        <v>84</v>
+      </c>
       <c r="D32" s="90" t="s">
         <v>104</v>
       </c>
       <c r="E32" s="252" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="91" t="s">
         <v>185</v>
       </c>
       <c r="G32" s="89"/>
       <c r="H32" s="90"/>
       <c r="I32" s="90"/>
       <c r="J32" s="91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="32.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="330"/>
+      <c r="A33" s="450"/>
       <c r="B33" s="32">
         <v>2</v>
       </c>
-      <c r="C33" s="182"/>
+      <c r="C33" s="182" t="s">
+        <v>84</v>
+      </c>
       <c r="D33" s="183" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="234" t="s">
         <v>128</v>
       </c>
       <c r="F33" s="232" t="s">
         <v>185</v>
       </c>
       <c r="G33" s="182"/>
       <c r="H33" s="183"/>
       <c r="I33" s="183"/>
       <c r="J33" s="232" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="32.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="330"/>
+      <c r="A34" s="450"/>
       <c r="B34" s="32">
         <v>3</v>
       </c>
-      <c r="C34" s="171"/>
+      <c r="C34" s="171" t="s">
+        <v>84</v>
+      </c>
       <c r="D34" s="172" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="234" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="232" t="s">
         <v>185</v>
       </c>
       <c r="G34" s="174"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="173" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="331"/>
+      <c r="A35" s="451"/>
       <c r="B35" s="33">
         <v>4</v>
       </c>
       <c r="C35" s="178"/>
       <c r="D35" s="179"/>
       <c r="E35" s="179"/>
       <c r="F35" s="180"/>
       <c r="G35" s="181"/>
       <c r="H35" s="179"/>
       <c r="I35" s="179"/>
       <c r="J35" s="180"/>
     </row>
     <row r="36" spans="1:10" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>