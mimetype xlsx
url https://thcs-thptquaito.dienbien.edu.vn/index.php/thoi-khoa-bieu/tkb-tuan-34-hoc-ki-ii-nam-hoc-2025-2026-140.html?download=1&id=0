--- v0 (2026-04-21)
+++ v1 (2026-06-10)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/2ece7a782db74c98/QT 25-26/TKB/HKII/Tuan 34/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_E63226C0AB9806F26E64B0F21A8E20B6E975F810" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{51B4E460-FD98-4940-96DB-AFCF33F8EE9C}"/>
+  <xr:revisionPtr revIDLastSave="72" documentId="11_E63226C0AB9806F26E64B0F21A8E20B6E975F810" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF10EB60-0073-4D2D-A79C-604D403DDF36}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-24120" yWindow="-2025" windowWidth="24240" windowHeight="13020" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TKBLop_Buoi_1 KHOI 10-11-12" sheetId="23" r:id="rId1"/>
     <sheet name="TKBLop_Buoi_2 KHOI 10-11-12" sheetId="24" r:id="rId2"/>
     <sheet name="TKBLop_Buoi_1 KHOI 8-9" sheetId="21" r:id="rId3"/>
     <sheet name="TKBLop_Buoi_2 KHOI 8-9" sheetId="22" r:id="rId4"/>
     <sheet name="TKBLop_Buoi_1 KHOI 6-7" sheetId="13" r:id="rId5"/>
     <sheet name="TKBLop_Buoi_2 KHOI 6-7" sheetId="20" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1217" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="215">
   <si>
     <t>SỞ GD&amp;ĐT TỈNH ĐIỆN BIÊN</t>
   </si>
   <si>
     <r>
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
@@ -655,58 +655,50 @@
   <si>
     <t>KIỂM TRA CKII KHTN
 (Bắt đầu từ 13h30)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII KHTN
 (Bắt đầu từ 14h30)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII CNghệ
 (Bắt đầu từ 15h30)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII CNghệ
 (Bắt đầu từ 16h00)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII T.ANH
 (Bắt đầu từ 14h00)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII T.ANH
 (Bắt đầu từ 14h35)</t>
   </si>
   <si>
-    <t>KIỂM TRA CKII TIN
-[...6 lines deleted...]
-  <si>
     <t>PHÒNG E201</t>
   </si>
   <si>
     <t>PHÒNG E206</t>
   </si>
   <si>
     <t>KIỂM TRA CKII SỬ
 (Bắt đầu từ 7h00)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII SỬ
 (Bắt đầu từ 7h35)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII ĐỊA
 (Bắt đầu từ 8h10)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII ĐỊA
 (Bắt đầu từ 8h45)</t>
   </si>
   <si>
     <t>KIỂM TRA CKII GDCD
 (Bắt đầu từ 9h20)</t>
   </si>
@@ -754,61 +746,69 @@
     <t>TẬP HUẤN QUY CHẾ THI TN THPT NĂM 2026
 CBGVNV TOÀN TRƯỜNG</t>
   </si>
   <si>
     <t>TẬP HUẤN CHUYÊN MÔN CẤP THCS TẠI TRƯỜNG THCS XÃ TUẦN GIÁO</t>
   </si>
   <si>
     <t>Mạnh
 phòng E201</t>
   </si>
   <si>
     <t>Hiến
 phòng E201</t>
   </si>
   <si>
     <t>Đ.Hưng
 phòng E206</t>
   </si>
   <si>
     <t>NN- Thơ</t>
   </si>
   <si>
     <t>Hoá - Thao</t>
   </si>
   <si>
-    <t>TNHN - Tr. Thuý</t>
+    <t>Chủ nhật</t>
+  </si>
+  <si>
+    <t>KIỂM TRA CKII TIN
+(Bắt đầu từ 15h10)</t>
+  </si>
+  <si>
+    <t>KIỂM TRA CKII TIN
+(Bắt đầu từ 15h45)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###0;\-###0"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="MS Sans Serif"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -972,133 +972,114 @@
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="28"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="28"/>
-      <name val="Times New Roman"/>
-[...10 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="35"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="123">
+  <borders count="124">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="0"/>
       </left>
       <right style="thin">
         <color indexed="0"/>
       </right>
       <top style="hair">
         <color indexed="0"/>
       </top>
       <bottom style="hair">
         <color indexed="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2674,50 +2655,59 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -2765,51 +2755,51 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="431">
+  <cellXfs count="407">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3014,111 +3004,71 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3242,83 +3192,51 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="43" xfId="7" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="90" xfId="7" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="43" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3838,503 +3756,583 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="116" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="103" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="114" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="88" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="6" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="90" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="90" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="102" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="42" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="105" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="90" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
-[...62 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="79" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="108" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="66" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="42" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="116" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="103" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="90" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="54" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="90" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="114" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="104" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="43" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="90" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="114" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="104" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="42" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="112" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="113" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="82" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="66" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="121" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="122" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="84" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="85" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="112" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="113" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="112" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="113" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4370,196 +4368,134 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-      <protection locked="0"/>
-[...74 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="style10" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="style11" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="style12" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="style13" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="style14" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="style15" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="style18" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="style19" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style20" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="style21" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="style22" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="style23" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="style24" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="style25" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="style4" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="style5" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="style6" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="style7" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="style8" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="style9" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
   </cellStyles>
-  <dxfs count="69">
+  <dxfs count="78">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
@@ -4968,50 +4904,71 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6041,69 +5998,69 @@
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> TRA CUỐI HỌC KÌ II MÔN VẬT LÍ</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200" b="1">
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>1271867</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>294155</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>448236</xdr:colOff>
+      <xdr:colOff>795618</xdr:colOff>
       <xdr:row>18</xdr:row>
-      <xdr:rowOff>154082</xdr:rowOff>
+      <xdr:rowOff>112059</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="TextBox 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F6FA01-2120-6A92-5E47-FE6AEA41133C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13850470" y="6709523"/>
-          <a:ext cx="3588685" cy="322169"/>
+          <a:off x="12970808" y="6625479"/>
+          <a:ext cx="3625104" cy="277345"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
@@ -8145,5899 +8102,6099 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C25" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
+      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6" style="1" customWidth="1"/>
-    <col min="3" max="4" width="26.140625" style="56" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.7109375" style="1"/>
+    <col min="3" max="4" width="26.1640625" style="56" customWidth="1"/>
+    <col min="5" max="11" width="25.6640625" style="56" customWidth="1"/>
+    <col min="12" max="14" width="25.6640625" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="346" t="s">
+    <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="360" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="346"/>
-[...14 lines deleted...]
-      <c r="A2" s="347" t="s">
+      <c r="B1" s="360"/>
+      <c r="C1" s="360"/>
+      <c r="D1" s="360"/>
+      <c r="E1" s="360"/>
+      <c r="F1" s="360"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="198"/>
+      <c r="I1" s="198"/>
+      <c r="J1" s="198"/>
+      <c r="K1" s="198"/>
+      <c r="L1" s="199"/>
+      <c r="M1" s="199"/>
+      <c r="N1" s="199"/>
+    </row>
+    <row r="2" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="361" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="347"/>
-[...14 lines deleted...]
-      <c r="A3" s="348" t="s">
+      <c r="B2" s="361"/>
+      <c r="C2" s="361"/>
+      <c r="D2" s="361"/>
+      <c r="E2" s="361"/>
+      <c r="F2" s="361"/>
+      <c r="G2" s="200"/>
+      <c r="H2" s="198"/>
+      <c r="I2" s="198"/>
+      <c r="J2" s="198"/>
+      <c r="K2" s="198"/>
+      <c r="L2" s="199"/>
+      <c r="M2" s="199"/>
+      <c r="N2" s="199"/>
+    </row>
+    <row r="3" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="320" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="348"/>
-[...14 lines deleted...]
-      <c r="A4" s="349" t="s">
+      <c r="B3" s="320"/>
+      <c r="C3" s="320"/>
+      <c r="D3" s="320"/>
+      <c r="E3" s="320"/>
+      <c r="F3" s="320"/>
+      <c r="G3" s="320"/>
+      <c r="H3" s="320"/>
+      <c r="I3" s="320"/>
+      <c r="J3" s="320"/>
+      <c r="K3" s="320"/>
+      <c r="L3" s="320"/>
+      <c r="M3" s="320"/>
+      <c r="N3" s="320"/>
+    </row>
+    <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B4" s="349"/>
-[...30 lines deleted...]
-      <c r="A6" s="219" t="s">
+      <c r="B4" s="346"/>
+      <c r="C4" s="346"/>
+      <c r="D4" s="346"/>
+      <c r="E4" s="346"/>
+      <c r="F4" s="346"/>
+      <c r="G4" s="346"/>
+      <c r="H4" s="346"/>
+      <c r="I4" s="346"/>
+      <c r="J4" s="346"/>
+      <c r="K4" s="346"/>
+      <c r="L4" s="346"/>
+      <c r="M4" s="346"/>
+      <c r="N4" s="346"/>
+    </row>
+    <row r="5" spans="1:14" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="346"/>
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="346"/>
+      <c r="E5" s="346"/>
+      <c r="F5" s="346"/>
+      <c r="G5" s="346"/>
+      <c r="H5" s="346"/>
+      <c r="I5" s="346"/>
+      <c r="J5" s="346"/>
+      <c r="K5" s="346"/>
+      <c r="L5" s="346"/>
+      <c r="M5" s="346"/>
+      <c r="N5" s="346"/>
+    </row>
+    <row r="6" spans="1:14" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="220" t="s">
+      <c r="B6" s="202" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="221" t="s">
+      <c r="C6" s="203" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="222" t="s">
+      <c r="D6" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="223" t="s">
+      <c r="E6" s="205" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="224" t="s">
+      <c r="F6" s="206" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="225" t="s">
+      <c r="G6" s="207" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="226" t="s">
+      <c r="H6" s="208" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="223" t="s">
+      <c r="I6" s="205" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="227" t="s">
+      <c r="J6" s="209" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="228" t="s">
+      <c r="K6" s="210" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="229" t="s">
+      <c r="L6" s="211" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="230" t="s">
+      <c r="M6" s="212" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="231" t="s">
+      <c r="N6" s="213" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="339" t="s">
+    <row r="7" spans="1:14" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="353" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="232"/>
-      <c r="C7" s="233" t="s">
+      <c r="B7" s="214"/>
+      <c r="C7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="233" t="s">
+      <c r="D7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="233" t="s">
+      <c r="E7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="233" t="s">
+      <c r="F7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="233" t="s">
+      <c r="G7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="233" t="s">
+      <c r="H7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="I7" s="233" t="s">
+      <c r="I7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="J7" s="233" t="s">
+      <c r="J7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="K7" s="233" t="s">
+      <c r="K7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L7" s="233" t="s">
+      <c r="L7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="233" t="s">
+      <c r="M7" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="N7" s="233" t="s">
+      <c r="N7" s="215" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="234">
+    <row r="8" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="354"/>
+      <c r="B8" s="216">
         <v>1</v>
       </c>
-      <c r="C8" s="235" t="s">
+      <c r="C8" s="217" t="s">
         <v>46</v>
       </c>
-      <c r="D8" s="235" t="s">
+      <c r="D8" s="217" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="235" t="s">
+      <c r="E8" s="217" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="235" t="s">
+      <c r="F8" s="217" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="235" t="s">
+      <c r="G8" s="217" t="s">
         <v>38</v>
       </c>
-      <c r="H8" s="235" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="235" t="s">
+      <c r="H8" s="217" t="s">
+        <v>201</v>
+      </c>
+      <c r="I8" s="217" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="235" t="s">
+      <c r="J8" s="217" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="263" t="s">
+      <c r="K8" s="245" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="235" t="s">
+      <c r="L8" s="217" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="235" t="s">
+      <c r="M8" s="217" t="s">
         <v>43</v>
       </c>
-      <c r="N8" s="235" t="s">
+      <c r="N8" s="217" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="234">
+    <row r="9" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="354"/>
+      <c r="B9" s="216">
         <v>2</v>
       </c>
-      <c r="C9" s="235" t="s">
+      <c r="C9" s="217" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="235" t="s">
+      <c r="D9" s="217" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="235" t="s">
+      <c r="E9" s="217" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="235" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="235" t="s">
+      <c r="F9" s="217" t="s">
+        <v>202</v>
+      </c>
+      <c r="G9" s="217" t="s">
         <v>44</v>
       </c>
-      <c r="H9" s="235" t="s">
+      <c r="H9" s="217" t="s">
         <v>24</v>
       </c>
-      <c r="I9" s="235" t="s">
+      <c r="I9" s="217" t="s">
         <v>25</v>
       </c>
-      <c r="J9" s="235" t="s">
+      <c r="J9" s="217" t="s">
         <v>37</v>
       </c>
-      <c r="K9" s="235" t="s">
+      <c r="K9" s="217" t="s">
         <v>43</v>
       </c>
-      <c r="L9" s="263" t="s">
+      <c r="L9" s="245" t="s">
         <v>26</v>
       </c>
-      <c r="M9" s="235" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="235" t="s">
+      <c r="M9" s="217" t="s">
+        <v>201</v>
+      </c>
+      <c r="N9" s="217" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="234">
+    <row r="10" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="354"/>
+      <c r="B10" s="216">
         <v>3</v>
       </c>
-      <c r="C10" s="235" t="s">
+      <c r="C10" s="217" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="235" t="s">
+      <c r="D10" s="217" t="s">
         <v>46</v>
       </c>
-      <c r="E10" s="235" t="s">
+      <c r="E10" s="217" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="235" t="s">
+      <c r="F10" s="217" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="235" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="235" t="s">
+      <c r="G10" s="217" t="s">
+        <v>201</v>
+      </c>
+      <c r="H10" s="217" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="235" t="s">
+      <c r="I10" s="217" t="s">
         <v>43</v>
       </c>
-      <c r="J10" s="235" t="s">
+      <c r="J10" s="217" t="s">
         <v>29</v>
       </c>
-      <c r="K10" s="235" t="s">
+      <c r="K10" s="217" t="s">
         <v>28</v>
       </c>
-      <c r="L10" s="235" t="s">
+      <c r="L10" s="217" t="s">
         <v>30</v>
       </c>
-      <c r="M10" s="263" t="s">
+      <c r="M10" s="245" t="s">
         <v>31</v>
       </c>
-      <c r="N10" s="235" t="s">
+      <c r="N10" s="217" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="236">
+    <row r="11" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="359"/>
+      <c r="B11" s="218">
         <v>4</v>
       </c>
-      <c r="C11" s="237" t="s">
+      <c r="C11" s="219" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="237" t="s">
+      <c r="D11" s="219" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="237" t="s">
+      <c r="E11" s="219" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="237" t="s">
+      <c r="F11" s="219" t="s">
         <v>39</v>
       </c>
-      <c r="G11" s="237" t="s">
+      <c r="G11" s="219" t="s">
         <v>28</v>
       </c>
-      <c r="H11" s="237" t="s">
+      <c r="H11" s="219" t="s">
         <v>29</v>
       </c>
-      <c r="I11" s="237" t="s">
+      <c r="I11" s="219" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="237" t="s">
+      <c r="J11" s="219" t="s">
         <v>33</v>
       </c>
-      <c r="K11" s="237" t="s">
+      <c r="K11" s="219" t="s">
         <v>38</v>
       </c>
-      <c r="L11" s="237" t="s">
+      <c r="L11" s="219" t="s">
         <v>30</v>
       </c>
-      <c r="M11" s="237" t="s">
+      <c r="M11" s="219" t="s">
         <v>31</v>
       </c>
-      <c r="N11" s="262" t="s">
+      <c r="N11" s="244" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="339" t="s">
+    <row r="12" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="353" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="238">
+      <c r="B12" s="220">
         <v>1</v>
       </c>
-      <c r="C12" s="266" t="s">
+      <c r="C12" s="248" t="s">
         <v>27</v>
       </c>
-      <c r="D12" s="267" t="s">
+      <c r="D12" s="249" t="s">
         <v>34</v>
       </c>
-      <c r="E12" s="267" t="s">
+      <c r="E12" s="249" t="s">
         <v>22</v>
       </c>
-      <c r="F12" s="267" t="s">
+      <c r="F12" s="249" t="s">
         <v>23</v>
       </c>
-      <c r="G12" s="268" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="268" t="s">
+      <c r="G12" s="291" t="s">
+        <v>201</v>
+      </c>
+      <c r="H12" s="291" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="268" t="s">
+      <c r="I12" s="291" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="269" t="s">
+      <c r="J12" s="292" t="s">
         <v>26</v>
       </c>
-      <c r="K12" s="296" t="s">
+      <c r="K12" s="293" t="s">
         <v>31</v>
       </c>
-      <c r="L12" s="62" t="s">
+      <c r="L12" s="294" t="s">
         <v>28</v>
       </c>
-      <c r="M12" s="314" t="s">
+      <c r="M12" s="295" t="s">
         <v>29</v>
       </c>
-      <c r="N12" s="62" t="s">
+      <c r="N12" s="294" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B13" s="239">
+    <row r="13" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="354"/>
+      <c r="B13" s="221">
         <v>2</v>
       </c>
-      <c r="C13" s="270" t="s">
+      <c r="C13" s="250" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="270" t="s">
+      <c r="D13" s="250" t="s">
         <v>24</v>
       </c>
-      <c r="E13" s="270" t="s">
+      <c r="E13" s="250" t="s">
         <v>39</v>
       </c>
-      <c r="F13" s="270" t="s">
+      <c r="F13" s="250" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="270" t="s">
+      <c r="G13" s="250" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="270" t="s">
+      <c r="H13" s="250" t="s">
         <v>36</v>
       </c>
-      <c r="I13" s="270" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="270" t="s">
+      <c r="I13" s="250" t="s">
+        <v>201</v>
+      </c>
+      <c r="J13" s="250" t="s">
         <v>33</v>
       </c>
-      <c r="K13" s="297" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="235" t="s">
+      <c r="K13" s="267" t="s">
+        <v>208</v>
+      </c>
+      <c r="L13" s="217" t="s">
         <v>32</v>
       </c>
-      <c r="M13" s="297" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="235" t="s">
+      <c r="M13" s="267" t="s">
+        <v>209</v>
+      </c>
+      <c r="N13" s="217" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="239">
+    <row r="14" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="354"/>
+      <c r="B14" s="221">
         <v>3</v>
       </c>
-      <c r="C14" s="263" t="s">
+      <c r="C14" s="245" t="s">
         <v>28</v>
       </c>
-      <c r="D14" s="271" t="s">
+      <c r="D14" s="251" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="272" t="s">
+      <c r="E14" s="252" t="s">
         <v>35</v>
       </c>
-      <c r="F14" s="273" t="s">
+      <c r="F14" s="253" t="s">
         <v>41</v>
       </c>
-      <c r="G14" s="263" t="s">
+      <c r="G14" s="245" t="s">
         <v>24</v>
       </c>
-      <c r="H14" s="271" t="s">
+      <c r="H14" s="251" t="s">
         <v>36</v>
       </c>
-      <c r="I14" s="272" t="s">
+      <c r="I14" s="252" t="s">
         <v>37</v>
       </c>
-      <c r="J14" s="273" t="s">
+      <c r="J14" s="253" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="235" t="s">
+      <c r="K14" s="217" t="s">
         <v>20</v>
       </c>
-      <c r="L14" s="313" t="s">
+      <c r="L14" s="283" t="s">
         <v>27</v>
       </c>
-      <c r="M14" s="330" t="s">
+      <c r="M14" s="217" t="s">
         <v>26</v>
       </c>
-      <c r="N14" s="313" t="s">
+      <c r="N14" s="283" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B15" s="236">
+    <row r="15" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="355"/>
+      <c r="B15" s="218">
         <v>4</v>
       </c>
-      <c r="C15" s="237" t="s">
+      <c r="C15" s="219" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="237" t="s">
+      <c r="D15" s="219" t="s">
         <v>28</v>
       </c>
-      <c r="E15" s="237" t="s">
+      <c r="E15" s="219" t="s">
         <v>23</v>
       </c>
-      <c r="F15" s="237" t="s">
+      <c r="F15" s="219" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="65" t="s">
+      <c r="G15" s="296" t="s">
         <v>34</v>
       </c>
-      <c r="H15" s="65" t="s">
+      <c r="H15" s="296" t="s">
         <v>59</v>
       </c>
-      <c r="I15" s="235" t="s">
+      <c r="I15" s="217" t="s">
         <v>33</v>
       </c>
-      <c r="J15" s="65" t="s">
+      <c r="J15" s="296" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="65" t="s">
+      <c r="K15" s="296" t="s">
         <v>21</v>
       </c>
-      <c r="L15" s="297" t="s">
+      <c r="L15" s="267" t="s">
+        <v>207</v>
+      </c>
+      <c r="M15" s="296" t="s">
+        <v>41</v>
+      </c>
+      <c r="N15" s="267" t="s">
         <v>209</v>
       </c>
-      <c r="M15" s="65" t="s">
+    </row>
+    <row r="16" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="362" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="214">
+        <v>1</v>
+      </c>
+      <c r="C16" s="254" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="256" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="254" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="256" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="254" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="255" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="256" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="215" t="s">
+        <v>26</v>
+      </c>
+      <c r="K16" s="215" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="254" t="s">
+        <v>23</v>
+      </c>
+      <c r="M16" s="255" t="s">
+        <v>201</v>
+      </c>
+      <c r="N16" s="256" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="354"/>
+      <c r="B17" s="221">
+        <v>2</v>
+      </c>
+      <c r="C17" s="222" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="222" t="s">
+        <v>202</v>
+      </c>
+      <c r="E17" s="222" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" s="222" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" s="222" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="222" t="s">
+        <v>34</v>
+      </c>
+      <c r="I17" s="222" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="222" t="s">
+        <v>201</v>
+      </c>
+      <c r="K17" s="243" t="s">
+        <v>31</v>
+      </c>
+      <c r="L17" s="243" t="s">
+        <v>38</v>
+      </c>
+      <c r="M17" s="243" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" s="243" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="354"/>
+      <c r="B18" s="221">
+        <v>3</v>
+      </c>
+      <c r="C18" s="264" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="265" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="264" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="265" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="263" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" s="266" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="222" t="s">
+        <v>22</v>
+      </c>
+      <c r="J18" s="266" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="257" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" s="258" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="258" t="s">
         <v>41</v>
       </c>
-      <c r="N15" s="297" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="232">
+      <c r="N18" s="259" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="359"/>
+      <c r="B19" s="218">
+        <v>4</v>
+      </c>
+      <c r="C19" s="223" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="223" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="223" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="223" t="s">
+        <v>202</v>
+      </c>
+      <c r="G19" s="223" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="223" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="223" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="223" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="260"/>
+      <c r="L19" s="261"/>
+      <c r="M19" s="261"/>
+      <c r="N19" s="262"/>
+    </row>
+    <row r="20" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="353" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="224">
         <v>1</v>
       </c>
-      <c r="C16" s="274" t="s">
+      <c r="C20" s="297" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="298" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="297" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" s="298" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="297" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="298" t="s">
+        <v>201</v>
+      </c>
+      <c r="I20" s="297" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="298" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" s="294" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="294" t="s">
+        <v>23</v>
+      </c>
+      <c r="M20" s="294" t="s">
+        <v>31</v>
+      </c>
+      <c r="N20" s="294" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="354"/>
+      <c r="B21" s="216">
+        <v>2</v>
+      </c>
+      <c r="C21" s="299" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="299" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="299" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="299" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="285" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="285" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="300" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="300" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="300" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="300" t="s">
+        <v>38</v>
+      </c>
+      <c r="M21" s="300" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="300" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="354"/>
+      <c r="B22" s="216">
+        <v>3</v>
+      </c>
+      <c r="C22" s="299" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="299" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="299" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" s="299" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="301" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" s="299" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="302" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="303" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="299" t="s">
+        <v>31</v>
+      </c>
+      <c r="L22" s="299" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" s="299" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="299" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="355"/>
+      <c r="B23" s="225">
+        <v>4</v>
+      </c>
+      <c r="C23" s="296" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="296" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="296" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="296" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" s="296" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="296" t="s">
+        <v>201</v>
+      </c>
+      <c r="J23" s="296" t="s">
+        <v>40</v>
+      </c>
+      <c r="K23" s="296" t="s">
+        <v>202</v>
+      </c>
+      <c r="L23" s="296" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23" s="296" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" s="296" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="356" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="214">
+        <v>1</v>
+      </c>
+      <c r="C24" s="304" t="s">
         <v>43</v>
       </c>
-      <c r="D16" s="276" t="s">
+      <c r="D24" s="304" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="304" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" s="304" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="304" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="304" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24" s="304" t="s">
+        <v>22</v>
+      </c>
+      <c r="J24" s="304" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" s="304" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" s="304" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="304" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" s="304" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="357"/>
+      <c r="B25" s="216">
+        <v>2</v>
+      </c>
+      <c r="C25" s="305" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="305" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="305" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25" s="305" t="s">
+        <v>46</v>
+      </c>
+      <c r="G25" s="305" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="305" t="s">
+        <v>32</v>
+      </c>
+      <c r="I25" s="305" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="305" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="306" t="s">
+        <v>21</v>
+      </c>
+      <c r="L25" s="307" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="306" t="s">
+        <v>43</v>
+      </c>
+      <c r="N25" s="307" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="357"/>
+      <c r="B26" s="216">
+        <v>3</v>
+      </c>
+      <c r="C26" s="305" t="s">
+        <v>202</v>
+      </c>
+      <c r="D26" s="305" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="305" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="305" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="305" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" s="305" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="305" t="s">
+        <v>44</v>
+      </c>
+      <c r="J26" s="305" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="305" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26" s="305" t="s">
         <v>28</v>
       </c>
-      <c r="E16" s="274" t="s">
+      <c r="M26" s="305" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" s="305" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="358"/>
+      <c r="B27" s="225">
+        <v>4</v>
+      </c>
+      <c r="C27" s="308" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="308" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" s="308" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="308" t="s">
+        <v>41</v>
+      </c>
+      <c r="G27" s="308" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="308" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="308" t="s">
+        <v>44</v>
+      </c>
+      <c r="J27" s="308" t="s">
+        <v>201</v>
+      </c>
+      <c r="K27" s="309" t="s">
+        <v>202</v>
+      </c>
+      <c r="L27" s="310" t="s">
         <v>20</v>
       </c>
-      <c r="F16" s="276" t="s">
+      <c r="M27" s="309" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" s="310" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="353" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="220">
+        <v>1</v>
+      </c>
+      <c r="C28" s="284" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="284" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="284" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="284" t="s">
+        <v>202</v>
+      </c>
+      <c r="G28" s="284" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28" s="284" t="s">
+        <v>201</v>
+      </c>
+      <c r="I28" s="284" t="s">
         <v>44</v>
       </c>
-      <c r="G16" s="274" t="s">
+      <c r="J28" s="284" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="284" t="s">
+        <v>21</v>
+      </c>
+      <c r="L28" s="284" t="s">
+        <v>23</v>
+      </c>
+      <c r="M28" s="284" t="s">
+        <v>29</v>
+      </c>
+      <c r="N28" s="284" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="354"/>
+      <c r="B29" s="216">
+        <v>2</v>
+      </c>
+      <c r="C29" s="285" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="285" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="285" t="s">
+        <v>202</v>
+      </c>
+      <c r="G29" s="285" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="285" t="s">
         <v>24</v>
       </c>
-      <c r="H16" s="275" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="276" t="s">
+      <c r="I29" s="285" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="285" t="s">
         <v>37</v>
       </c>
-      <c r="J16" s="233" t="s">
+      <c r="K29" s="286" t="s">
+        <v>43</v>
+      </c>
+      <c r="L29" s="286" t="s">
+        <v>23</v>
+      </c>
+      <c r="M29" s="286" t="s">
+        <v>201</v>
+      </c>
+      <c r="N29" s="286" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="354"/>
+      <c r="B30" s="216">
+        <v>3</v>
+      </c>
+      <c r="C30" s="285" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="285" t="s">
+        <v>46</v>
+      </c>
+      <c r="E30" s="285" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" s="285" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="285" t="s">
+        <v>201</v>
+      </c>
+      <c r="H30" s="285" t="s">
         <v>26</v>
       </c>
-      <c r="K16" s="233" t="s">
-[...8 lines deleted...]
-      <c r="N16" s="276" t="s">
+      <c r="I30" s="285" t="s">
+        <v>43</v>
+      </c>
+      <c r="J30" s="285" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="286" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="286" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" s="286" t="s">
+        <v>31</v>
+      </c>
+      <c r="N30" s="286" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="359"/>
+      <c r="B31" s="226">
+        <v>4</v>
+      </c>
+      <c r="C31" s="287" t="s">
         <v>21</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B17" s="239">
+      <c r="D31" s="287" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="F31" s="287" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="287" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="287" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" s="287" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="287" t="s">
+        <v>33</v>
+      </c>
+      <c r="K31" s="288" t="s">
+        <v>38</v>
+      </c>
+      <c r="L31" s="288" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="288" t="s">
+        <v>31</v>
+      </c>
+      <c r="N31" s="288" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="35.450000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="350" t="s">
+        <v>212</v>
+      </c>
+      <c r="B32" s="220">
+        <v>1</v>
+      </c>
+      <c r="C32" s="284"/>
+      <c r="D32" s="284"/>
+      <c r="E32" s="284"/>
+      <c r="F32" s="284"/>
+      <c r="G32" s="284"/>
+      <c r="H32" s="284"/>
+      <c r="I32" s="284"/>
+      <c r="J32" s="284"/>
+      <c r="K32" s="284"/>
+      <c r="L32" s="284"/>
+      <c r="M32" s="284" t="s">
+        <v>29</v>
+      </c>
+      <c r="N32" s="284" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="351"/>
+      <c r="B33" s="216">
         <v>2</v>
       </c>
-      <c r="C17" s="240" t="s">
-[...38 lines deleted...]
-      <c r="B18" s="239">
+      <c r="C33" s="285"/>
+      <c r="D33" s="285"/>
+      <c r="E33" s="285"/>
+      <c r="F33" s="285"/>
+      <c r="G33" s="285"/>
+      <c r="H33" s="285"/>
+      <c r="I33" s="285"/>
+      <c r="J33" s="285"/>
+      <c r="K33" s="286"/>
+      <c r="L33" s="286"/>
+      <c r="M33" s="286" t="s">
+        <v>29</v>
+      </c>
+      <c r="N33" s="286" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="351"/>
+      <c r="B34" s="216">
         <v>3</v>
       </c>
-      <c r="C18" s="290" t="s">
-[...20 lines deleted...]
-      <c r="J18" s="292" t="s">
+      <c r="C34" s="285"/>
+      <c r="D34" s="285"/>
+      <c r="E34" s="285"/>
+      <c r="F34" s="285"/>
+      <c r="G34" s="285"/>
+      <c r="H34" s="285"/>
+      <c r="I34" s="285"/>
+      <c r="J34" s="285"/>
+      <c r="K34" s="286"/>
+      <c r="L34" s="286"/>
+      <c r="M34" s="286" t="s">
+        <v>29</v>
+      </c>
+      <c r="N34" s="286" t="s">
         <v>37</v>
       </c>
-      <c r="K18" s="277" t="s">
-[...14 lines deleted...]
-      <c r="B19" s="236">
+    </row>
+    <row r="35" spans="1:14" ht="35.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="352"/>
+      <c r="B35" s="226">
         <v>4</v>
       </c>
-      <c r="C19" s="241" t="s">
-[...14 lines deleted...]
-      <c r="H19" s="241" t="s">
+      <c r="C35" s="287"/>
+      <c r="D35" s="287"/>
+      <c r="E35" s="287"/>
+      <c r="F35" s="287"/>
+      <c r="G35" s="287"/>
+      <c r="H35" s="287"/>
+      <c r="I35" s="287"/>
+      <c r="J35" s="287"/>
+      <c r="K35" s="288"/>
+      <c r="L35" s="288"/>
+      <c r="M35" s="288" t="s">
         <v>29</v>
       </c>
-      <c r="I19" s="241" t="s">
-[...50 lines deleted...]
-      <c r="N20" s="62" t="s">
+      <c r="N35" s="288" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...481 lines deleted...]
-    </row>
+    <row r="36" spans="1:14" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A32:A35"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N5"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
   </mergeCells>
-  <conditionalFormatting sqref="C7:N7 C20 C24 C28">
-    <cfRule type="cellIs" dxfId="68" priority="1" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="C32">
+    <cfRule type="cellIs" dxfId="77" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="67" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="76" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="66" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="75" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C7:N7 C20 C24 C28">
+    <cfRule type="cellIs" dxfId="74" priority="4" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="73" priority="5" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="72" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.19685039370078741" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:V36"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="G25" sqref="G25"/>
+      <selection pane="bottomRight" activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="10" width="22.28515625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
+    <col min="3" max="10" width="22.33203125" style="13" customWidth="1"/>
     <col min="11" max="11" width="24" style="13" customWidth="1"/>
-    <col min="12" max="12" width="22.28515625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="22.28515625" style="13" customWidth="1"/>
+    <col min="12" max="12" width="22.33203125" style="13" customWidth="1"/>
+    <col min="13" max="13" width="24.5" style="13" customWidth="1"/>
+    <col min="14" max="14" width="22.33203125" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
-    <col min="16" max="16384" width="9.28515625" style="13"/>
+    <col min="16" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A1" s="355" t="s">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="A1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="355"/>
-[...5 lines deleted...]
-      <c r="H1" s="355"/>
+      <c r="B1" s="344"/>
+      <c r="C1" s="344"/>
+      <c r="D1" s="344"/>
+      <c r="E1" s="344"/>
+      <c r="F1" s="344"/>
+      <c r="G1" s="344"/>
+      <c r="H1" s="344"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="356" t="s">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="A2" s="345" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="356"/>
-[...5 lines deleted...]
-      <c r="H2" s="356"/>
+      <c r="B2" s="345"/>
+      <c r="C2" s="345"/>
+      <c r="D2" s="345"/>
+      <c r="E2" s="345"/>
+      <c r="F2" s="345"/>
+      <c r="G2" s="345"/>
+      <c r="H2" s="345"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
     </row>
-    <row r="4" spans="1:19" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="348" t="s">
+    <row r="4" spans="1:19" ht="20.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="320" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="348"/>
-[...15 lines deleted...]
-      <c r="A5" s="349" t="s">
+      <c r="B4" s="320"/>
+      <c r="C4" s="320"/>
+      <c r="D4" s="320"/>
+      <c r="E4" s="320"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="320"/>
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
+      <c r="K4" s="320"/>
+      <c r="L4" s="320"/>
+      <c r="M4" s="320"/>
+      <c r="N4" s="320"/>
+      <c r="O4" s="320"/>
+    </row>
+    <row r="5" spans="1:19" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="A5" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B5" s="349"/>
-[...14 lines deleted...]
-    <row r="6" spans="1:19" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="346"/>
+      <c r="E5" s="346"/>
+      <c r="F5" s="346"/>
+      <c r="G5" s="346"/>
+      <c r="H5" s="346"/>
+      <c r="I5" s="346"/>
+      <c r="J5" s="346"/>
+      <c r="K5" s="346"/>
+      <c r="L5" s="346"/>
+      <c r="M5" s="346"/>
+      <c r="N5" s="346"/>
+      <c r="O5" s="346"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
     </row>
-    <row r="7" spans="1:19" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="57" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J7" s="68" t="s">
+      <c r="J7" s="62" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="60" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="59" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="69" t="s">
+      <c r="N7" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="O7" s="70"/>
-[...2 lines deleted...]
-      <c r="A8" s="351" t="s">
+      <c r="O7" s="64"/>
+    </row>
+    <row r="8" spans="1:19" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="321" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="31">
         <v>1</v>
       </c>
-      <c r="C8" s="132" t="s">
+      <c r="C8" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="130" t="s">
+      <c r="D8" s="112" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="130" t="s">
+      <c r="E8" s="112" t="s">
         <v>170</v>
       </c>
-      <c r="F8" s="131" t="s">
+      <c r="F8" s="113" t="s">
         <v>174</v>
       </c>
-      <c r="G8" s="132" t="s">
+      <c r="G8" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="H8" s="130" t="s">
+      <c r="H8" s="112" t="s">
         <v>69</v>
       </c>
-      <c r="I8" s="130" t="s">
+      <c r="I8" s="112" t="s">
         <v>159</v>
       </c>
-      <c r="J8" s="133" t="s">
+      <c r="J8" s="115" t="s">
         <v>159</v>
       </c>
-      <c r="K8" s="129" t="s">
+      <c r="K8" s="111" t="s">
         <v>164</v>
       </c>
-      <c r="L8" s="130" t="s">
+      <c r="L8" s="112" t="s">
         <v>51</v>
       </c>
-      <c r="M8" s="329" t="s">
+      <c r="M8" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="130" t="s">
+      <c r="N8" s="112" t="s">
         <v>171</v>
       </c>
-      <c r="O8" s="133"/>
+      <c r="O8" s="115"/>
       <c r="P8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="Q8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="R8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="S8" s="13" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="352"/>
+    <row r="9" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="322"/>
       <c r="B9" s="35">
         <v>2</v>
       </c>
-      <c r="C9" s="145" t="s">
+      <c r="C9" s="127" t="s">
         <v>59</v>
       </c>
-      <c r="D9" s="146" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="146" t="s">
+      <c r="D9" s="128" t="s">
+        <v>202</v>
+      </c>
+      <c r="E9" s="128" t="s">
         <v>51</v>
       </c>
-      <c r="F9" s="151" t="s">
+      <c r="F9" s="133" t="s">
         <v>171</v>
       </c>
-      <c r="G9" s="145" t="s">
+      <c r="G9" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="H9" s="146" t="s">
+      <c r="H9" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="146" t="s">
+      <c r="I9" s="128" t="s">
         <v>159</v>
       </c>
-      <c r="J9" s="147" t="s">
+      <c r="J9" s="129" t="s">
         <v>159</v>
       </c>
-      <c r="K9" s="153" t="s">
+      <c r="K9" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="L9" s="146" t="s">
+      <c r="L9" s="128" t="s">
         <v>26</v>
       </c>
-      <c r="M9" s="146" t="s">
+      <c r="M9" s="128" t="s">
         <v>172</v>
       </c>
-      <c r="N9" s="146" t="s">
+      <c r="N9" s="128" t="s">
         <v>25</v>
       </c>
-      <c r="O9" s="147"/>
-[...2 lines deleted...]
-      <c r="A10" s="352"/>
+      <c r="O9" s="129"/>
+    </row>
+    <row r="10" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="322"/>
       <c r="B10" s="35">
         <v>3</v>
       </c>
-      <c r="C10" s="145" t="s">
+      <c r="C10" s="127" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="146"/>
-[...4 lines deleted...]
-      <c r="G10" s="145" t="s">
+      <c r="D10" s="128"/>
+      <c r="E10" s="128" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="H10" s="146" t="s">
+      <c r="H10" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="146" t="s">
+      <c r="I10" s="128" t="s">
         <v>159</v>
       </c>
-      <c r="J10" s="147" t="s">
+      <c r="J10" s="129" t="s">
         <v>159</v>
       </c>
-      <c r="K10" s="153" t="s">
+      <c r="K10" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="L10" s="146" t="s">
+      <c r="L10" s="128" t="s">
         <v>26</v>
       </c>
-      <c r="M10" s="146" t="s">
+      <c r="M10" s="128" t="s">
         <v>25</v>
       </c>
-      <c r="N10" s="146" t="s">
-[...2 lines deleted...]
-      <c r="O10" s="147"/>
+      <c r="N10" s="128" t="s">
+        <v>211</v>
+      </c>
+      <c r="O10" s="129"/>
       <c r="P10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="Q10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="R10" s="13" t="s">
         <v>159</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="353"/>
+    <row r="11" spans="1:19" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="323"/>
       <c r="B11" s="33">
         <v>4</v>
       </c>
-      <c r="C11" s="148"/>
-[...14 lines deleted...]
-      <c r="A12" s="351" t="s">
+      <c r="C11" s="130"/>
+      <c r="D11" s="131"/>
+      <c r="E11" s="131"/>
+      <c r="F11" s="134"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="131"/>
+      <c r="I11" s="131"/>
+      <c r="J11" s="132"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="131"/>
+      <c r="M11" s="131"/>
+      <c r="N11" s="131"/>
+      <c r="O11" s="132"/>
+    </row>
+    <row r="12" spans="1:19" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="321" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="34">
         <v>1</v>
       </c>
-      <c r="C12" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="90" t="s">
+      <c r="C12" s="65" t="s">
+        <v>202</v>
+      </c>
+      <c r="D12" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="E12" s="90" t="s">
+      <c r="E12" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="F12" s="91" t="s">
+      <c r="F12" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="G12" s="71" t="s">
+      <c r="G12" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="H12" s="90" t="s">
+      <c r="H12" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="I12" s="90" t="s">
+      <c r="I12" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="J12" s="73" t="s">
+      <c r="J12" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="K12" s="132" t="s">
+      <c r="K12" s="114" t="s">
         <v>60</v>
       </c>
-      <c r="L12" s="130" t="s">
+      <c r="L12" s="112" t="s">
         <v>56</v>
       </c>
-      <c r="M12" s="130" t="s">
+      <c r="M12" s="112" t="s">
         <v>173</v>
       </c>
-      <c r="N12" s="332" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="123"/>
+      <c r="N12" s="113" t="s">
+        <v>210</v>
+      </c>
+      <c r="O12" s="109"/>
       <c r="P12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="Q12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="R12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="S12" s="13" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="352"/>
+    <row r="13" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="322"/>
       <c r="B13" s="35">
         <v>2</v>
       </c>
-      <c r="C13" s="124" t="s">
+      <c r="C13" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="125" t="s">
+      <c r="D13" s="110" t="s">
         <v>170</v>
       </c>
-      <c r="E13" s="125" t="s">
+      <c r="E13" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="F13" s="126" t="s">
+      <c r="F13" s="117" t="s">
         <v>58</v>
       </c>
-      <c r="G13" s="127" t="s">
+      <c r="G13" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="H13" s="125" t="s">
+      <c r="H13" s="110" t="s">
         <v>56</v>
       </c>
-      <c r="I13" s="125" t="s">
+      <c r="I13" s="110" t="s">
         <v>67</v>
       </c>
-      <c r="J13" s="126" t="s">
+      <c r="J13" s="117" t="s">
         <v>53</v>
       </c>
-      <c r="K13" s="136" t="s">
+      <c r="K13" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="L13" s="128" t="s">
+      <c r="L13" s="110" t="s">
         <v>60</v>
       </c>
-      <c r="M13" s="128" t="s">
+      <c r="M13" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="N13" s="74" t="s">
+      <c r="N13" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="O13" s="126"/>
-[...2 lines deleted...]
-      <c r="A14" s="352"/>
+      <c r="O13" s="117"/>
+    </row>
+    <row r="14" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="322"/>
       <c r="B14" s="35">
         <v>3</v>
       </c>
-      <c r="C14" s="124" t="s">
+      <c r="C14" s="118" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="125" t="s">
+      <c r="D14" s="110" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="125" t="s">
-[...3 lines deleted...]
-      <c r="G14" s="127" t="s">
+      <c r="E14" s="110" t="s">
+        <v>202</v>
+      </c>
+      <c r="F14" s="117"/>
+      <c r="G14" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="H14" s="125" t="s">
+      <c r="H14" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="I14" s="125" t="s">
+      <c r="I14" s="110" t="s">
         <v>54</v>
       </c>
-      <c r="J14" s="126" t="s">
+      <c r="J14" s="117" t="s">
         <v>56</v>
       </c>
-      <c r="K14" s="124" t="s">
+      <c r="K14" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="L14" s="125" t="s">
+      <c r="L14" s="110" t="s">
         <v>20</v>
       </c>
-      <c r="M14" s="125" t="s">
+      <c r="M14" s="110" t="s">
         <v>61</v>
       </c>
-      <c r="N14" s="331" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="354"/>
+      <c r="N14" s="110" t="s">
+        <v>210</v>
+      </c>
+      <c r="O14" s="117"/>
+    </row>
+    <row r="15" spans="1:19" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="324"/>
       <c r="B15" s="33">
         <v>4</v>
       </c>
-      <c r="C15" s="75"/>
-[...14 lines deleted...]
-      <c r="A16" s="357" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="110"/>
+      <c r="I15" s="68"/>
+      <c r="J15" s="75"/>
+      <c r="K15" s="69"/>
+      <c r="L15" s="70"/>
+      <c r="M15" s="110"/>
+      <c r="N15" s="71"/>
+      <c r="O15" s="72"/>
+    </row>
+    <row r="16" spans="1:19" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="325" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
-      <c r="C16" s="191" t="s">
+      <c r="C16" s="173" t="s">
         <v>62</v>
       </c>
-      <c r="D16" s="129" t="s">
+      <c r="D16" s="111" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="130" t="s">
+      <c r="E16" s="112" t="s">
         <v>63</v>
       </c>
-      <c r="F16" s="131" t="s">
+      <c r="F16" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="G16" s="132" t="s">
+      <c r="G16" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="H16" s="130" t="s">
+      <c r="H16" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="I16" s="92" t="s">
+      <c r="I16" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="J16" s="133" t="s">
+      <c r="J16" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="K16" s="361" t="s">
+      <c r="K16" s="363" t="s">
         <v>175</v>
       </c>
-      <c r="L16" s="362"/>
-      <c r="M16" s="130" t="s">
+      <c r="L16" s="364"/>
+      <c r="M16" s="112" t="s">
         <v>31</v>
       </c>
-      <c r="N16" s="131" t="s">
+      <c r="N16" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="O16" s="134"/>
-[...2 lines deleted...]
-      <c r="A17" s="352"/>
+      <c r="O16" s="116"/>
+    </row>
+    <row r="17" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="322"/>
       <c r="B17" s="35">
         <v>2</v>
       </c>
-      <c r="C17" s="136" t="s">
+      <c r="C17" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="128" t="s">
+      <c r="D17" s="110" t="s">
         <v>62</v>
       </c>
-      <c r="E17" s="128" t="s">
+      <c r="E17" s="110" t="s">
         <v>63</v>
       </c>
-      <c r="F17" s="115" t="s">
+      <c r="F17" s="105" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="136" t="s">
+      <c r="G17" s="118" t="s">
         <v>59</v>
       </c>
-      <c r="H17" s="128" t="s">
+      <c r="H17" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="I17" s="128" t="s">
+      <c r="I17" s="110" t="s">
         <v>52</v>
       </c>
-      <c r="J17" s="135" t="s">
+      <c r="J17" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="K17" s="363"/>
-[...1 lines deleted...]
-      <c r="M17" s="128" t="s">
+      <c r="K17" s="365"/>
+      <c r="L17" s="366"/>
+      <c r="M17" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="N17" s="175" t="s">
+      <c r="N17" s="157" t="s">
         <v>33</v>
       </c>
-      <c r="O17" s="126"/>
-[...2 lines deleted...]
-      <c r="A18" s="352"/>
+      <c r="O17" s="117"/>
+    </row>
+    <row r="18" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="322"/>
       <c r="B18" s="35">
         <v>3</v>
       </c>
-      <c r="C18" s="136" t="s">
+      <c r="C18" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="128" t="s">
+      <c r="D18" s="110" t="s">
         <v>62</v>
       </c>
-      <c r="E18" s="128" t="s">
+      <c r="E18" s="110" t="s">
         <v>63</v>
       </c>
-      <c r="F18" s="115" t="s">
+      <c r="F18" s="105" t="s">
         <v>63</v>
       </c>
-      <c r="G18" s="136" t="s">
+      <c r="G18" s="118" t="s">
         <v>52</v>
       </c>
-      <c r="H18" s="128"/>
-      <c r="I18" s="128" t="s">
+      <c r="H18" s="110"/>
+      <c r="I18" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="J18" s="135"/>
-      <c r="K18" s="136" t="s">
+      <c r="J18" s="117"/>
+      <c r="K18" s="118" t="s">
         <v>176</v>
       </c>
-      <c r="L18" s="128" t="s">
+      <c r="L18" s="110" t="s">
         <v>55</v>
       </c>
-      <c r="M18" s="128" t="s">
+      <c r="M18" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="N18" s="175" t="s">
+      <c r="N18" s="157" t="s">
         <v>33</v>
       </c>
-      <c r="O18" s="126"/>
-[...2 lines deleted...]
-      <c r="A19" s="353"/>
+      <c r="O18" s="117"/>
+    </row>
+    <row r="19" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="323"/>
       <c r="B19" s="33">
         <v>4</v>
       </c>
-      <c r="C19" s="83"/>
-[...14 lines deleted...]
-      <c r="A20" s="351" t="s">
+      <c r="C19" s="73"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="69"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="69"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="78"/>
+    </row>
+    <row r="20" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="321" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1</v>
       </c>
-      <c r="C20" s="365" t="s">
-[...20 lines deleted...]
-      <c r="A21" s="352"/>
+      <c r="C20" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="D20" s="368"/>
+      <c r="E20" s="368"/>
+      <c r="F20" s="368"/>
+      <c r="G20" s="368"/>
+      <c r="H20" s="368"/>
+      <c r="I20" s="368"/>
+      <c r="J20" s="368"/>
+      <c r="K20" s="368"/>
+      <c r="L20" s="368"/>
+      <c r="M20" s="368"/>
+      <c r="N20" s="368"/>
+      <c r="O20" s="369"/>
+      <c r="S20" s="99"/>
+      <c r="T20" s="99"/>
+      <c r="U20" s="100"/>
+      <c r="V20" s="100"/>
+    </row>
+    <row r="21" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="322"/>
       <c r="B21" s="35">
         <v>2</v>
       </c>
-      <c r="C21" s="368"/>
-[...18 lines deleted...]
-      <c r="A22" s="352"/>
+      <c r="C21" s="370"/>
+      <c r="D21" s="371"/>
+      <c r="E21" s="371"/>
+      <c r="F21" s="371"/>
+      <c r="G21" s="371"/>
+      <c r="H21" s="371"/>
+      <c r="I21" s="371"/>
+      <c r="J21" s="371"/>
+      <c r="K21" s="371"/>
+      <c r="L21" s="371"/>
+      <c r="M21" s="371"/>
+      <c r="N21" s="371"/>
+      <c r="O21" s="372"/>
+      <c r="S21" s="99"/>
+      <c r="T21" s="99"/>
+      <c r="U21" s="100"/>
+      <c r="V21" s="101"/>
+    </row>
+    <row r="22" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="322"/>
       <c r="B22" s="35">
         <v>3</v>
       </c>
-      <c r="C22" s="368"/>
-[...18 lines deleted...]
-      <c r="A23" s="354"/>
+      <c r="C22" s="370"/>
+      <c r="D22" s="371"/>
+      <c r="E22" s="371"/>
+      <c r="F22" s="371"/>
+      <c r="G22" s="371"/>
+      <c r="H22" s="371"/>
+      <c r="I22" s="371"/>
+      <c r="J22" s="371"/>
+      <c r="K22" s="371"/>
+      <c r="L22" s="371"/>
+      <c r="M22" s="371"/>
+      <c r="N22" s="371"/>
+      <c r="O22" s="372"/>
+      <c r="S22" s="102"/>
+      <c r="T22" s="101"/>
+      <c r="U22" s="101"/>
+      <c r="V22" s="101"/>
+    </row>
+    <row r="23" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="324"/>
       <c r="B23" s="38">
         <v>4</v>
       </c>
-      <c r="C23" s="371"/>
-[...18 lines deleted...]
-      <c r="A24" s="358" t="s">
+      <c r="C23" s="373"/>
+      <c r="D23" s="374"/>
+      <c r="E23" s="374"/>
+      <c r="F23" s="374"/>
+      <c r="G23" s="374"/>
+      <c r="H23" s="374"/>
+      <c r="I23" s="374"/>
+      <c r="J23" s="374"/>
+      <c r="K23" s="374"/>
+      <c r="L23" s="374"/>
+      <c r="M23" s="374"/>
+      <c r="N23" s="374"/>
+      <c r="O23" s="375"/>
+      <c r="S23" s="102"/>
+      <c r="T23" s="102"/>
+      <c r="U23" s="102"/>
+      <c r="V23" s="102"/>
+    </row>
+    <row r="24" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="347" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="31">
         <v>1</v>
       </c>
-      <c r="C24" s="71" t="s">
+      <c r="C24" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="D24" s="129" t="s">
+      <c r="D24" s="111" t="s">
         <v>21</v>
       </c>
-      <c r="E24" s="130" t="s">
+      <c r="E24" s="112" t="s">
         <v>68</v>
       </c>
-      <c r="F24" s="131" t="s">
+      <c r="F24" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="G24" s="132"/>
-[...2 lines deleted...]
-      <c r="J24" s="336" t="s">
+      <c r="G24" s="114"/>
+      <c r="H24" s="112"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="289" t="s">
         <v>22</v>
       </c>
-      <c r="K24" s="132" t="s">
+      <c r="K24" s="114" t="s">
         <v>167</v>
       </c>
-      <c r="L24" s="130" t="s">
+      <c r="L24" s="112" t="s">
         <v>165</v>
       </c>
-      <c r="M24" s="130" t="s">
+      <c r="M24" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="N24" s="130" t="s">
+      <c r="N24" s="112" t="s">
         <v>29</v>
       </c>
-      <c r="O24" s="172"/>
-[...6 lines deleted...]
-      <c r="A25" s="359"/>
+      <c r="O24" s="154"/>
+      <c r="S24" s="102"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="101"/>
+      <c r="V24" s="101"/>
+    </row>
+    <row r="25" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="348"/>
       <c r="B25" s="35">
         <v>2</v>
       </c>
-      <c r="C25" s="136" t="s">
+      <c r="C25" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="D25" s="128" t="s">
+      <c r="D25" s="110" t="s">
         <v>21</v>
       </c>
-      <c r="E25" s="128" t="s">
+      <c r="E25" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="F25" s="135" t="s">
+      <c r="F25" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="G25" s="137"/>
-[...2 lines deleted...]
-      <c r="J25" s="337" t="s">
+      <c r="G25" s="119"/>
+      <c r="H25" s="110"/>
+      <c r="I25" s="133"/>
+      <c r="J25" s="290" t="s">
         <v>22</v>
       </c>
-      <c r="K25" s="145" t="s">
+      <c r="K25" s="127" t="s">
         <v>167</v>
       </c>
-      <c r="L25" s="146" t="s">
+      <c r="L25" s="128" t="s">
         <v>165</v>
       </c>
-      <c r="M25" s="146" t="s">
+      <c r="M25" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="N25" s="146" t="s">
+      <c r="N25" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="O25" s="171"/>
-[...6 lines deleted...]
-      <c r="A26" s="359"/>
+      <c r="O25" s="153"/>
+      <c r="S25" s="102"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="102"/>
+    </row>
+    <row r="26" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="348"/>
       <c r="B26" s="35">
         <v>3</v>
       </c>
-      <c r="C26" s="136" t="s">
+      <c r="C26" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="D26" s="128" t="s">
+      <c r="D26" s="110" t="s">
         <v>21</v>
       </c>
-      <c r="E26" s="128" t="s">
+      <c r="E26" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="F26" s="135" t="s">
+      <c r="F26" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="G26" s="138"/>
-[...2 lines deleted...]
-      <c r="J26" s="337" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="133"/>
+      <c r="J26" s="290" t="s">
         <v>22</v>
       </c>
-      <c r="K26" s="145" t="s">
+      <c r="K26" s="127" t="s">
         <v>154</v>
       </c>
-      <c r="L26" s="146" t="s">
+      <c r="L26" s="128" t="s">
         <v>166</v>
       </c>
-      <c r="M26" s="146" t="s">
+      <c r="M26" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="N26" s="146" t="s">
+      <c r="N26" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="171"/>
-[...2 lines deleted...]
-      <c r="A27" s="360"/>
+      <c r="O26" s="153"/>
+    </row>
+    <row r="27" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="349"/>
       <c r="B27" s="38">
         <v>4</v>
       </c>
-      <c r="C27" s="79"/>
-[...14 lines deleted...]
-      <c r="A28" s="351" t="s">
+      <c r="C27" s="69"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="75"/>
+      <c r="K27" s="130"/>
+      <c r="L27" s="131"/>
+      <c r="M27" s="131"/>
+      <c r="N27" s="131"/>
+      <c r="O27" s="132"/>
+    </row>
+    <row r="28" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="321" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="34">
         <v>1</v>
       </c>
-      <c r="C28" s="93" t="s">
+      <c r="C28" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="D28" s="94" t="s">
+      <c r="D28" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="E28" s="326" t="s">
+      <c r="E28" s="84" t="s">
         <v>170</v>
       </c>
-      <c r="F28" s="95" t="s">
+      <c r="F28" s="85" t="s">
         <v>174</v>
       </c>
-      <c r="G28" s="93" t="s">
+      <c r="G28" s="83" t="s">
         <v>69</v>
       </c>
-      <c r="H28" s="94" t="s">
+      <c r="H28" s="84" t="s">
         <v>69</v>
       </c>
-      <c r="I28" s="94" t="s">
+      <c r="I28" s="84" t="s">
         <v>159</v>
       </c>
-      <c r="J28" s="95" t="s">
+      <c r="J28" s="85" t="s">
         <v>159</v>
       </c>
-      <c r="K28" s="93" t="s">
+      <c r="K28" s="83" t="s">
         <v>164</v>
       </c>
-      <c r="L28" s="94" t="s">
+      <c r="L28" s="84" t="s">
         <v>51</v>
       </c>
-      <c r="M28" s="326" t="s">
+      <c r="M28" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="N28" s="94" t="s">
+      <c r="N28" s="84" t="s">
         <v>171</v>
       </c>
-      <c r="O28" s="209"/>
-[...2 lines deleted...]
-      <c r="A29" s="352"/>
+      <c r="O28" s="191"/>
+    </row>
+    <row r="29" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="322"/>
       <c r="B29" s="35">
         <v>2</v>
       </c>
-      <c r="C29" s="173" t="s">
+      <c r="C29" s="155" t="s">
         <v>59</v>
       </c>
-      <c r="D29" s="174" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="174" t="s">
+      <c r="D29" s="156" t="s">
+        <v>202</v>
+      </c>
+      <c r="E29" s="156" t="s">
         <v>51</v>
       </c>
-      <c r="F29" s="214" t="s">
+      <c r="F29" s="196" t="s">
         <v>171</v>
       </c>
-      <c r="G29" s="173" t="s">
+      <c r="G29" s="155" t="s">
         <v>69</v>
       </c>
-      <c r="H29" s="174" t="s">
+      <c r="H29" s="156" t="s">
         <v>69</v>
       </c>
-      <c r="I29" s="174" t="s">
+      <c r="I29" s="156" t="s">
         <v>159</v>
       </c>
-      <c r="J29" s="214" t="s">
+      <c r="J29" s="196" t="s">
         <v>159</v>
       </c>
-      <c r="K29" s="173" t="s">
+      <c r="K29" s="155" t="s">
         <v>21</v>
       </c>
-      <c r="L29" s="325" t="s">
+      <c r="L29" s="156" t="s">
         <v>23</v>
       </c>
-      <c r="M29" s="174" t="s">
+      <c r="M29" s="156" t="s">
         <v>172</v>
       </c>
-      <c r="N29" s="174" t="s">
+      <c r="N29" s="156" t="s">
         <v>25</v>
       </c>
-      <c r="O29" s="210"/>
-[...2 lines deleted...]
-      <c r="A30" s="352"/>
+      <c r="O29" s="192"/>
+    </row>
+    <row r="30" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="322"/>
       <c r="B30" s="35">
         <v>3</v>
       </c>
-      <c r="C30" s="173" t="s">
+      <c r="C30" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="174"/>
-[...4 lines deleted...]
-      <c r="G30" s="173" t="s">
+      <c r="D30" s="156" t="s">
+        <v>46</v>
+      </c>
+      <c r="E30" s="156" t="s">
+        <v>202</v>
+      </c>
+      <c r="F30" s="196"/>
+      <c r="G30" s="155" t="s">
         <v>69</v>
       </c>
-      <c r="H30" s="174" t="s">
+      <c r="H30" s="156" t="s">
         <v>69</v>
       </c>
-      <c r="I30" s="174" t="s">
+      <c r="I30" s="156" t="s">
         <v>159</v>
       </c>
-      <c r="J30" s="214" t="s">
+      <c r="J30" s="196" t="s">
         <v>159</v>
       </c>
-      <c r="K30" s="333" t="s">
+      <c r="K30" s="155" t="s">
         <v>31</v>
       </c>
-      <c r="L30" s="325" t="s">
+      <c r="L30" s="156" t="s">
         <v>23</v>
       </c>
-      <c r="M30" s="325" t="s">
+      <c r="M30" s="156" t="s">
         <v>26</v>
       </c>
-      <c r="N30" s="325" t="s">
-[...5 lines deleted...]
-      <c r="A31" s="353"/>
+      <c r="N30" s="156" t="s">
+        <v>210</v>
+      </c>
+      <c r="O30" s="192"/>
+    </row>
+    <row r="31" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="323"/>
       <c r="B31" s="15">
         <v>4</v>
       </c>
-      <c r="C31" s="307"/>
-[...13 lines deleted...]
-    <row r="32" spans="1:22" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
+      <c r="C31" s="277"/>
+      <c r="D31" s="278"/>
+      <c r="E31" s="278"/>
+      <c r="F31" s="279"/>
+      <c r="G31" s="234"/>
+      <c r="H31" s="232"/>
+      <c r="I31" s="232"/>
+      <c r="J31" s="233"/>
+      <c r="K31" s="193"/>
+      <c r="L31" s="194"/>
+      <c r="M31" s="194"/>
+      <c r="N31" s="194"/>
+      <c r="O31" s="195"/>
+    </row>
+    <row r="32" spans="1:22" ht="37.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="321" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="34">
+        <v>1</v>
+      </c>
+      <c r="C32" s="83"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="84"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="83"/>
+      <c r="L32" s="84"/>
+      <c r="M32" s="84" t="s">
+        <v>37</v>
+      </c>
+      <c r="N32" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="O32" s="191"/>
+    </row>
+    <row r="33" spans="1:15" ht="37.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="322"/>
+      <c r="B33" s="35">
+        <v>2</v>
+      </c>
+      <c r="C33" s="155"/>
+      <c r="D33" s="156"/>
+      <c r="E33" s="156"/>
+      <c r="F33" s="196"/>
+      <c r="G33" s="155"/>
+      <c r="H33" s="156"/>
+      <c r="I33" s="156"/>
+      <c r="J33" s="196"/>
+      <c r="K33" s="155"/>
+      <c r="L33" s="156"/>
+      <c r="M33" s="156" t="s">
+        <v>37</v>
+      </c>
+      <c r="N33" s="156" t="s">
+        <v>29</v>
+      </c>
+      <c r="O33" s="192"/>
+    </row>
+    <row r="34" spans="1:15" ht="37.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="322"/>
+      <c r="B34" s="35">
+        <v>3</v>
+      </c>
+      <c r="C34" s="155"/>
+      <c r="D34" s="156"/>
+      <c r="E34" s="156"/>
+      <c r="F34" s="196"/>
+      <c r="G34" s="155"/>
+      <c r="H34" s="156"/>
+      <c r="I34" s="156"/>
+      <c r="J34" s="196"/>
+      <c r="K34" s="155"/>
+      <c r="L34" s="156"/>
+      <c r="M34" s="156" t="s">
+        <v>37</v>
+      </c>
+      <c r="N34" s="156" t="s">
+        <v>29</v>
+      </c>
+      <c r="O34" s="192"/>
+    </row>
+    <row r="35" spans="1:15" ht="37.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="323"/>
+      <c r="B35" s="15">
+        <v>4</v>
+      </c>
+      <c r="C35" s="277"/>
+      <c r="D35" s="278"/>
+      <c r="E35" s="278"/>
+      <c r="F35" s="279"/>
+      <c r="G35" s="234"/>
+      <c r="H35" s="232"/>
+      <c r="I35" s="232"/>
+      <c r="J35" s="233"/>
+      <c r="K35" s="193"/>
+      <c r="L35" s="194"/>
+      <c r="M35" s="194"/>
+      <c r="N35" s="194"/>
+      <c r="O35" s="195"/>
+    </row>
+    <row r="36" spans="1:15" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="A32:A35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="K16:L17"/>
     <mergeCell ref="C20:O23"/>
   </mergeCells>
   <conditionalFormatting sqref="C24:I24 D12:J12 O12 K15:O15 D16:J16 G19 L19:O19 O24 H25:H26">
-    <cfRule type="cellIs" dxfId="65" priority="19" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="71" priority="19" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:F24">
-    <cfRule type="cellIs" dxfId="64" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="70" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="63" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="69" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="62" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="68" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:J12 O12 K15:O15 D16:J16 G19 L19:O19 C24:I24 O24 H25:H26">
-    <cfRule type="cellIs" dxfId="61" priority="20" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="67" priority="20" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="60" priority="21" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="66" priority="21" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S24:V24 T25">
-    <cfRule type="cellIs" dxfId="59" priority="4" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="65" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="58" priority="5" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="64" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="57" priority="6" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="63" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T23:V23">
-    <cfRule type="cellIs" dxfId="56" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="62" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="55" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="61" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="54" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.47244094488188981" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F48" sqref="F48"/>
+      <selection pane="bottomRight" activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="1" width="8.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="35.33203125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="376" t="s">
+    <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="378" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="376"/>
-[...5 lines deleted...]
-      <c r="H1" s="376"/>
+      <c r="B1" s="378"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
+      <c r="G1" s="378"/>
+      <c r="H1" s="378"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
     </row>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="377" t="s">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="379" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="377"/>
-[...5 lines deleted...]
-      <c r="H2" s="377"/>
+      <c r="B2" s="379"/>
+      <c r="C2" s="379"/>
+      <c r="D2" s="379"/>
+      <c r="E2" s="379"/>
+      <c r="F2" s="379"/>
+      <c r="G2" s="379"/>
+      <c r="H2" s="379"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
     </row>
-    <row r="3" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="378" t="s">
+    <row r="3" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="380" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="378"/>
-[...11 lines deleted...]
-      <c r="A4" s="349" t="s">
+      <c r="B3" s="380"/>
+      <c r="C3" s="380"/>
+      <c r="D3" s="380"/>
+      <c r="E3" s="380"/>
+      <c r="F3" s="380"/>
+      <c r="G3" s="380"/>
+      <c r="H3" s="380"/>
+      <c r="I3" s="380"/>
+      <c r="J3" s="380"/>
+      <c r="K3" s="380"/>
+    </row>
+    <row r="4" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B4" s="379"/>
-[...10 lines deleted...]
-    <row r="5" spans="1:11" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="381"/>
+      <c r="C4" s="381"/>
+      <c r="D4" s="381"/>
+      <c r="E4" s="381"/>
+      <c r="F4" s="381"/>
+      <c r="G4" s="381"/>
+      <c r="H4" s="381"/>
+      <c r="I4" s="381"/>
+      <c r="J4" s="381"/>
+      <c r="K4" s="381"/>
+    </row>
+    <row r="5" spans="1:11" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>72</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>73</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>71</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>74</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>76</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>77</v>
       </c>
       <c r="J6" s="40" t="s">
         <v>78</v>
       </c>
       <c r="K6" s="40" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="351" t="s">
+    <row r="7" spans="1:11" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="321" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="45" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="K7" s="45" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="352"/>
+    <row r="8" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="322"/>
       <c r="B8" s="32">
         <v>1</v>
       </c>
-      <c r="C8" s="155" t="s">
+      <c r="C8" s="137" t="s">
         <v>104</v>
       </c>
-      <c r="D8" s="155" t="s">
+      <c r="D8" s="137" t="s">
         <v>88</v>
       </c>
-      <c r="E8" s="155" t="s">
+      <c r="E8" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="F8" s="155" t="s">
+      <c r="F8" s="137" t="s">
         <v>84</v>
       </c>
-      <c r="G8" s="155" t="s">
+      <c r="G8" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="H8" s="155" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="155" t="s">
+      <c r="H8" s="137" t="s">
+        <v>203</v>
+      </c>
+      <c r="I8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="J8" s="155" t="s">
+      <c r="J8" s="137" t="s">
         <v>102</v>
       </c>
-      <c r="K8" s="155" t="s">
+      <c r="K8" s="137" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="352"/>
+    <row r="9" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="322"/>
       <c r="B9" s="32">
         <v>2</v>
       </c>
-      <c r="C9" s="155" t="s">
+      <c r="C9" s="137" t="s">
         <v>88</v>
       </c>
-      <c r="D9" s="155" t="s">
+      <c r="D9" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="E9" s="155" t="s">
+      <c r="E9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="F9" s="155" t="s">
+      <c r="F9" s="137" t="s">
         <v>163</v>
       </c>
-      <c r="G9" s="155" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="155" t="s">
+      <c r="G9" s="137" t="s">
+        <v>204</v>
+      </c>
+      <c r="H9" s="137" t="s">
         <v>86</v>
       </c>
-      <c r="I9" s="155" t="s">
+      <c r="I9" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="J9" s="155" t="s">
+      <c r="J9" s="137" t="s">
         <v>83</v>
       </c>
-      <c r="K9" s="155" t="s">
+      <c r="K9" s="137" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="352"/>
+      <c r="A10" s="322"/>
       <c r="B10" s="32">
         <v>3</v>
       </c>
-      <c r="C10" s="155" t="s">
+      <c r="C10" s="137" t="s">
         <v>92</v>
       </c>
-      <c r="D10" s="155" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="155" t="s">
+      <c r="D10" s="137" t="s">
+        <v>204</v>
+      </c>
+      <c r="E10" s="137" t="s">
         <v>83</v>
       </c>
-      <c r="F10" s="155" t="s">
+      <c r="F10" s="137" t="s">
         <v>94</v>
       </c>
-      <c r="G10" s="155" t="s">
+      <c r="G10" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="H10" s="155" t="s">
+      <c r="H10" s="137" t="s">
         <v>93</v>
       </c>
-      <c r="I10" s="155" t="s">
+      <c r="I10" s="137" t="s">
         <v>87</v>
       </c>
-      <c r="J10" s="155" t="s">
+      <c r="J10" s="137" t="s">
         <v>161</v>
       </c>
-      <c r="K10" s="155" t="s">
+      <c r="K10" s="137" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="353"/>
+    <row r="11" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="323"/>
       <c r="B11" s="33">
         <v>4</v>
       </c>
-      <c r="C11" s="156" t="s">
+      <c r="C11" s="138" t="s">
         <v>98</v>
       </c>
-      <c r="D11" s="156" t="s">
+      <c r="D11" s="138" t="s">
         <v>92</v>
       </c>
-      <c r="E11" s="156" t="s">
+      <c r="E11" s="138" t="s">
         <v>161</v>
       </c>
-      <c r="F11" s="156" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="156" t="s">
+      <c r="F11" s="138" t="s">
+        <v>204</v>
+      </c>
+      <c r="G11" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="H11" s="156" t="s">
+      <c r="H11" s="138" t="s">
         <v>103</v>
       </c>
-      <c r="I11" s="156" t="s">
+      <c r="I11" s="138" t="s">
         <v>93</v>
       </c>
-      <c r="J11" s="156" t="s">
+      <c r="J11" s="138" t="s">
         <v>36</v>
       </c>
-      <c r="K11" s="156" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="351" t="s">
+      <c r="K11" s="138" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="321" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="34">
         <v>1</v>
       </c>
-      <c r="C12" s="253" t="s">
+      <c r="C12" s="235" t="s">
         <v>89</v>
       </c>
-      <c r="D12" s="254" t="s">
+      <c r="D12" s="236" t="s">
         <v>82</v>
       </c>
-      <c r="E12" s="254" t="s">
+      <c r="E12" s="236" t="s">
         <v>94</v>
       </c>
-      <c r="F12" s="254" t="s">
+      <c r="F12" s="236" t="s">
         <v>98</v>
       </c>
-      <c r="G12" s="254" t="s">
+      <c r="G12" s="236" t="s">
         <v>85</v>
       </c>
-      <c r="H12" s="254" t="s">
+      <c r="H12" s="236" t="s">
         <v>161</v>
       </c>
-      <c r="I12" s="253" t="s">
+      <c r="I12" s="235" t="s">
         <v>91</v>
       </c>
-      <c r="J12" s="253" t="s">
+      <c r="J12" s="235" t="s">
         <v>36</v>
       </c>
-      <c r="K12" s="254" t="s">
+      <c r="K12" s="236" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="352"/>
+    <row r="13" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="322"/>
       <c r="B13" s="32">
         <v>2</v>
       </c>
-      <c r="C13" s="255" t="s">
+      <c r="C13" s="237" t="s">
         <v>98</v>
       </c>
-      <c r="D13" s="255" t="s">
+      <c r="D13" s="237" t="s">
         <v>163</v>
       </c>
-      <c r="E13" s="139" t="s">
+      <c r="E13" s="121" t="s">
         <v>83</v>
       </c>
-      <c r="F13" s="139" t="s">
+      <c r="F13" s="121" t="s">
         <v>84</v>
       </c>
-      <c r="G13" s="139" t="s">
+      <c r="G13" s="121" t="s">
         <v>85</v>
       </c>
-      <c r="H13" s="255" t="s">
+      <c r="H13" s="237" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="255" t="s">
+      <c r="I13" s="237" t="s">
         <v>95</v>
       </c>
-      <c r="J13" s="255" t="s">
+      <c r="J13" s="237" t="s">
         <v>88</v>
       </c>
-      <c r="K13" s="255" t="s">
+      <c r="K13" s="237" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="352"/>
+    <row r="14" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="322"/>
       <c r="B14" s="32">
         <v>3</v>
       </c>
-      <c r="C14" s="139" t="s">
+      <c r="C14" s="121" t="s">
         <v>92</v>
       </c>
-      <c r="D14" s="255" t="s">
+      <c r="D14" s="237" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="255" t="s">
+      <c r="E14" s="237" t="s">
         <v>85</v>
       </c>
-      <c r="F14" s="139" t="s">
+      <c r="F14" s="121" t="s">
         <v>163</v>
       </c>
-      <c r="G14" s="255" t="s">
-[...5 lines deleted...]
-      <c r="I14" s="255" t="s">
+      <c r="G14" s="237" t="s">
+        <v>204</v>
+      </c>
+      <c r="H14" s="121" t="s">
+        <v>203</v>
+      </c>
+      <c r="I14" s="237" t="s">
         <v>98</v>
       </c>
-      <c r="J14" s="139" t="s">
+      <c r="J14" s="121" t="s">
         <v>100</v>
       </c>
-      <c r="K14" s="255" t="s">
+      <c r="K14" s="237" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="354"/>
+    <row r="15" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="324"/>
       <c r="B15" s="33">
         <v>4</v>
       </c>
-      <c r="C15" s="104" t="s">
+      <c r="C15" s="94" t="s">
         <v>92</v>
       </c>
-      <c r="D15" s="256" t="s">
+      <c r="D15" s="238" t="s">
         <v>98</v>
       </c>
-      <c r="E15" s="256" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="256" t="s">
+      <c r="E15" s="238" t="s">
+        <v>204</v>
+      </c>
+      <c r="F15" s="238" t="s">
         <v>85</v>
       </c>
-      <c r="G15" s="104" t="s">
+      <c r="G15" s="94" t="s">
         <v>84</v>
       </c>
-      <c r="H15" s="104" t="s">
+      <c r="H15" s="94" t="s">
         <v>100</v>
       </c>
-      <c r="I15" s="104" t="s">
+      <c r="I15" s="94" t="s">
         <v>87</v>
       </c>
-      <c r="J15" s="104" t="s">
+      <c r="J15" s="94" t="s">
         <v>83</v>
       </c>
-      <c r="K15" s="256" t="s">
+      <c r="K15" s="238" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="357" t="s">
+    <row r="16" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="325" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
-      <c r="C16" s="305" t="s">
-[...11 lines deleted...]
-      <c r="G16" s="253" t="s">
+      <c r="C16" s="275" t="s">
+        <v>189</v>
+      </c>
+      <c r="D16" s="275" t="s">
+        <v>190</v>
+      </c>
+      <c r="E16" s="275" t="s">
+        <v>189</v>
+      </c>
+      <c r="F16" s="275" t="s">
+        <v>190</v>
+      </c>
+      <c r="G16" s="235" t="s">
         <v>163</v>
       </c>
-      <c r="H16" s="253" t="s">
+      <c r="H16" s="235" t="s">
         <v>87</v>
       </c>
-      <c r="I16" s="253" t="s">
+      <c r="I16" s="235" t="s">
         <v>97</v>
       </c>
-      <c r="J16" s="253" t="s">
+      <c r="J16" s="235" t="s">
         <v>36</v>
       </c>
-      <c r="K16" s="253" t="s">
+      <c r="K16" s="235" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="352"/>
+    <row r="17" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="322"/>
       <c r="B17" s="32">
         <v>2</v>
       </c>
-      <c r="C17" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G17" s="255" t="s">
+      <c r="C17" s="276" t="s">
+        <v>191</v>
+      </c>
+      <c r="D17" s="276" t="s">
+        <v>192</v>
+      </c>
+      <c r="E17" s="276" t="s">
+        <v>191</v>
+      </c>
+      <c r="F17" s="276" t="s">
+        <v>192</v>
+      </c>
+      <c r="G17" s="237" t="s">
         <v>98</v>
       </c>
-      <c r="H17" s="260" t="s">
+      <c r="H17" s="242" t="s">
         <v>86</v>
       </c>
-      <c r="I17" s="260" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="260" t="s">
+      <c r="I17" s="242" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" s="242" t="s">
         <v>36</v>
       </c>
-      <c r="K17" s="260" t="s">
+      <c r="K17" s="242" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="352"/>
+    <row r="18" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="322"/>
       <c r="B18" s="32">
         <v>3</v>
       </c>
-      <c r="C18" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="255" t="s">
+      <c r="C18" s="276" t="s">
+        <v>193</v>
+      </c>
+      <c r="D18" s="276" t="s">
+        <v>194</v>
+      </c>
+      <c r="E18" s="276" t="s">
+        <v>193</v>
+      </c>
+      <c r="F18" s="276" t="s">
+        <v>194</v>
+      </c>
+      <c r="G18" s="237" t="s">
         <v>84</v>
       </c>
-      <c r="H18" s="255" t="s">
+      <c r="H18" s="237" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="255" t="s">
+      <c r="I18" s="237" t="s">
         <v>91</v>
       </c>
-      <c r="J18" s="255" t="s">
+      <c r="J18" s="237" t="s">
         <v>83</v>
       </c>
-      <c r="K18" s="255" t="s">
+      <c r="K18" s="237" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="353"/>
+    <row r="19" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="323"/>
       <c r="B19" s="33">
         <v>4</v>
       </c>
-      <c r="C19" s="380" t="s">
-[...7 lines deleted...]
-      <c r="G19" s="256" t="s">
+      <c r="C19" s="382" t="s">
+        <v>187</v>
+      </c>
+      <c r="D19" s="383"/>
+      <c r="E19" s="382" t="s">
+        <v>188</v>
+      </c>
+      <c r="F19" s="383"/>
+      <c r="G19" s="238" t="s">
         <v>89</v>
       </c>
-      <c r="H19" s="256" t="s">
+      <c r="H19" s="238" t="s">
         <v>99</v>
       </c>
-      <c r="I19" s="256" t="s">
+      <c r="I19" s="238" t="s">
         <v>91</v>
       </c>
-      <c r="J19" s="256" t="s">
+      <c r="J19" s="238" t="s">
         <v>97</v>
       </c>
-      <c r="K19" s="256" t="s">
+      <c r="K19" s="238" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="351" t="s">
+    <row r="20" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="321" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1</v>
       </c>
-      <c r="C20" s="305" t="s">
-[...11 lines deleted...]
-      <c r="G20" s="254" t="s">
+      <c r="C20" s="275" t="s">
+        <v>195</v>
+      </c>
+      <c r="D20" s="275" t="s">
+        <v>196</v>
+      </c>
+      <c r="E20" s="275" t="s">
+        <v>195</v>
+      </c>
+      <c r="F20" s="275" t="s">
+        <v>196</v>
+      </c>
+      <c r="G20" s="236" t="s">
         <v>163</v>
       </c>
-      <c r="H20" s="253" t="s">
+      <c r="H20" s="235" t="s">
         <v>100</v>
       </c>
-      <c r="I20" s="254" t="s">
+      <c r="I20" s="236" t="s">
         <v>98</v>
       </c>
-      <c r="J20" s="254" t="s">
+      <c r="J20" s="236" t="s">
         <v>83</v>
       </c>
-      <c r="K20" s="253" t="s">
+      <c r="K20" s="235" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="352"/>
+      <c r="A21" s="322"/>
       <c r="B21" s="35">
         <v>2</v>
       </c>
-      <c r="C21" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="139" t="s">
+      <c r="C21" s="276" t="s">
+        <v>197</v>
+      </c>
+      <c r="D21" s="276" t="s">
+        <v>198</v>
+      </c>
+      <c r="E21" s="276" t="s">
+        <v>197</v>
+      </c>
+      <c r="F21" s="276" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="121" t="s">
         <v>84</v>
       </c>
-      <c r="H21" s="139" t="s">
+      <c r="H21" s="121" t="s">
         <v>94</v>
       </c>
-      <c r="I21" s="139" t="s">
+      <c r="I21" s="121" t="s">
         <v>95</v>
       </c>
-      <c r="J21" s="255" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="255" t="s">
+      <c r="J21" s="237" t="s">
+        <v>203</v>
+      </c>
+      <c r="K21" s="237" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="352"/>
+    <row r="22" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="322"/>
       <c r="B22" s="35">
         <v>3</v>
       </c>
-      <c r="C22" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G22" s="139" t="s">
+      <c r="C22" s="276" t="s">
+        <v>199</v>
+      </c>
+      <c r="D22" s="276" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="276" t="s">
+        <v>199</v>
+      </c>
+      <c r="F22" s="276" t="s">
+        <v>200</v>
+      </c>
+      <c r="G22" s="121" t="s">
         <v>98</v>
       </c>
-      <c r="H22" s="139" t="s">
+      <c r="H22" s="121" t="s">
         <v>103</v>
       </c>
-      <c r="I22" s="255" t="s">
+      <c r="I22" s="237" t="s">
         <v>97</v>
       </c>
-      <c r="J22" s="139" t="s">
+      <c r="J22" s="121" t="s">
         <v>100</v>
       </c>
-      <c r="K22" s="139" t="s">
+      <c r="K22" s="121" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="354"/>
+    <row r="23" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="324"/>
       <c r="B23" s="38">
         <v>4</v>
       </c>
-      <c r="C23" s="380" t="s">
-[...7 lines deleted...]
-      <c r="G23" s="256" t="s">
+      <c r="C23" s="382" t="s">
+        <v>187</v>
+      </c>
+      <c r="D23" s="383"/>
+      <c r="E23" s="382" t="s">
+        <v>188</v>
+      </c>
+      <c r="F23" s="383"/>
+      <c r="G23" s="238" t="s">
         <v>96</v>
       </c>
-      <c r="H23" s="256" t="s">
+      <c r="H23" s="238" t="s">
         <v>99</v>
       </c>
-      <c r="I23" s="256" t="s">
+      <c r="I23" s="238" t="s">
         <v>91</v>
       </c>
-      <c r="J23" s="256" t="s">
+      <c r="J23" s="238" t="s">
         <v>97</v>
       </c>
-      <c r="K23" s="256" t="s">
+      <c r="K23" s="238" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="358" t="s">
+    <row r="24" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="347" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="31">
         <v>1</v>
       </c>
-      <c r="C24" s="257" t="s">
+      <c r="C24" s="239" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="257" t="s">
+      <c r="D24" s="239" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="257" t="s">
+      <c r="E24" s="239" t="s">
         <v>116</v>
       </c>
-      <c r="F24" s="257" t="s">
+      <c r="F24" s="239" t="s">
         <v>94</v>
       </c>
-      <c r="G24" s="257" t="s">
+      <c r="G24" s="239" t="s">
         <v>84</v>
       </c>
-      <c r="H24" s="257" t="s">
+      <c r="H24" s="239" t="s">
         <v>99</v>
       </c>
-      <c r="I24" s="257" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="257" t="s">
+      <c r="I24" s="239" t="s">
+        <v>203</v>
+      </c>
+      <c r="J24" s="239" t="s">
         <v>100</v>
       </c>
-      <c r="K24" s="257" t="s">
+      <c r="K24" s="239" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="359"/>
+    <row r="25" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="348"/>
       <c r="B25" s="32">
         <v>2</v>
       </c>
-      <c r="C25" s="258" t="s">
+      <c r="C25" s="240" t="s">
         <v>90</v>
       </c>
-      <c r="D25" s="258" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="258" t="s">
+      <c r="D25" s="240" t="s">
+        <v>204</v>
+      </c>
+      <c r="E25" s="240" t="s">
         <v>101</v>
       </c>
-      <c r="F25" s="258" t="s">
+      <c r="F25" s="240" t="s">
         <v>85</v>
       </c>
-      <c r="G25" s="258" t="s">
+      <c r="G25" s="240" t="s">
         <v>89</v>
       </c>
-      <c r="H25" s="258" t="s">
+      <c r="H25" s="240" t="s">
         <v>100</v>
       </c>
-      <c r="I25" s="258" t="s">
+      <c r="I25" s="240" t="s">
         <v>161</v>
       </c>
-      <c r="J25" s="258" t="s">
-[...2 lines deleted...]
-      <c r="K25" s="258" t="s">
+      <c r="J25" s="240" t="s">
+        <v>203</v>
+      </c>
+      <c r="K25" s="240" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="359"/>
+    <row r="26" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="348"/>
       <c r="B26" s="32">
         <v>3</v>
       </c>
-      <c r="C26" s="258" t="s">
+      <c r="C26" s="240" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="258" t="s">
+      <c r="D26" s="240" t="s">
         <v>83</v>
       </c>
-      <c r="E26" s="258" t="s">
+      <c r="E26" s="240" t="s">
         <v>102</v>
       </c>
-      <c r="F26" s="258" t="s">
+      <c r="F26" s="240" t="s">
         <v>85</v>
       </c>
-      <c r="G26" s="258" t="s">
+      <c r="G26" s="240" t="s">
         <v>101</v>
       </c>
-      <c r="H26" s="258" t="s">
+      <c r="H26" s="240" t="s">
         <v>86</v>
       </c>
-      <c r="I26" s="258" t="s">
+      <c r="I26" s="240" t="s">
         <v>94</v>
       </c>
-      <c r="J26" s="258" t="s">
+      <c r="J26" s="240" t="s">
         <v>89</v>
       </c>
-      <c r="K26" s="258" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="360"/>
+      <c r="K26" s="240" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="349"/>
       <c r="B27" s="33">
         <v>4</v>
       </c>
-      <c r="C27" s="259" t="s">
+      <c r="C27" s="241" t="s">
         <v>104</v>
       </c>
-      <c r="D27" s="259" t="s">
+      <c r="D27" s="241" t="s">
         <v>101</v>
       </c>
-      <c r="E27" s="259" t="s">
+      <c r="E27" s="241" t="s">
         <v>94</v>
       </c>
-      <c r="F27" s="105" t="s">
+      <c r="F27" s="95" t="s">
         <v>82</v>
       </c>
-      <c r="G27" s="105" t="s">
+      <c r="G27" s="95" t="s">
         <v>97</v>
       </c>
-      <c r="H27" s="105" t="s">
+      <c r="H27" s="95" t="s">
         <v>87</v>
       </c>
-      <c r="I27" s="259" t="s">
+      <c r="I27" s="241" t="s">
         <v>95</v>
       </c>
-      <c r="J27" s="259" t="s">
+      <c r="J27" s="241" t="s">
         <v>102</v>
       </c>
-      <c r="K27" s="259" t="s">
+      <c r="K27" s="241" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="351" t="s">
+    <row r="28" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="321" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="34">
         <v>1</v>
       </c>
-      <c r="C28" s="207" t="s">
+      <c r="C28" s="189" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="207" t="s">
+      <c r="D28" s="189" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="207" t="s">
+      <c r="E28" s="189" t="s">
         <v>85</v>
       </c>
-      <c r="F28" s="207" t="s">
+      <c r="F28" s="189" t="s">
         <v>84</v>
       </c>
-      <c r="G28" s="207" t="s">
+      <c r="G28" s="189" t="s">
         <v>82</v>
       </c>
       <c r="H28" s="53" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="I28" s="53" t="s">
         <v>98</v>
       </c>
       <c r="J28" s="53" t="s">
         <v>102</v>
       </c>
       <c r="K28" s="53" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="352"/>
+    <row r="29" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="322"/>
       <c r="B29" s="32">
         <v>2</v>
       </c>
-      <c r="C29" s="208" t="s">
+      <c r="C29" s="190" t="s">
         <v>88</v>
       </c>
-      <c r="D29" s="208" t="s">
+      <c r="D29" s="190" t="s">
         <v>98</v>
       </c>
-      <c r="E29" s="208" t="s">
+      <c r="E29" s="190" t="s">
         <v>85</v>
       </c>
-      <c r="F29" s="208" t="s">
+      <c r="F29" s="190" t="s">
         <v>163</v>
       </c>
-      <c r="G29" s="208" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="140" t="s">
+      <c r="G29" s="190" t="s">
+        <v>204</v>
+      </c>
+      <c r="H29" s="122" t="s">
         <v>86</v>
       </c>
-      <c r="I29" s="140" t="s">
+      <c r="I29" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="J29" s="140" t="s">
+      <c r="J29" s="122" t="s">
         <v>83</v>
       </c>
-      <c r="K29" s="140" t="s">
+      <c r="K29" s="122" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="352"/>
+    <row r="30" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="322"/>
       <c r="B30" s="32">
         <v>3</v>
       </c>
-      <c r="C30" s="208" t="s">
+      <c r="C30" s="190" t="s">
         <v>92</v>
       </c>
-      <c r="D30" s="208" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="208" t="s">
+      <c r="D30" s="190" t="s">
+        <v>204</v>
+      </c>
+      <c r="E30" s="190" t="s">
         <v>83</v>
       </c>
-      <c r="F30" s="208" t="s">
+      <c r="F30" s="190" t="s">
         <v>94</v>
       </c>
-      <c r="G30" s="208" t="s">
+      <c r="G30" s="190" t="s">
         <v>98</v>
       </c>
-      <c r="H30" s="140" t="s">
+      <c r="H30" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="I30" s="140" t="s">
+      <c r="I30" s="122" t="s">
         <v>87</v>
       </c>
-      <c r="J30" s="140" t="s">
+      <c r="J30" s="122" t="s">
         <v>161</v>
       </c>
-      <c r="K30" s="140" t="s">
+      <c r="K30" s="122" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="353"/>
+    <row r="31" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="323"/>
       <c r="B31" s="44">
         <v>4</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="54" t="s">
         <v>161</v>
       </c>
       <c r="F31" s="54" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>85</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>103</v>
       </c>
       <c r="I31" s="54" t="s">
         <v>93</v>
       </c>
       <c r="J31" s="54" t="s">
         <v>36</v>
       </c>
       <c r="K31" s="54" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="A32" s="374" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="34.9" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="376" t="s">
         <v>168</v>
       </c>
-      <c r="B32" s="374"/>
-[...8 lines deleted...]
-      <c r="K32" s="375"/>
+      <c r="B32" s="376"/>
+      <c r="C32" s="377"/>
+      <c r="D32" s="377"/>
+      <c r="E32" s="377"/>
+      <c r="F32" s="377"/>
+      <c r="G32" s="377"/>
+      <c r="H32" s="377"/>
+      <c r="I32" s="377"/>
+      <c r="J32" s="377"/>
+      <c r="K32" s="377"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12">
-    <cfRule type="cellIs" dxfId="53" priority="19" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="19" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="52" priority="20" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="20" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="51" priority="21" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="21" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
-    <cfRule type="cellIs" dxfId="50" priority="13" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="56" priority="13" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="49" priority="14" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="14" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="48" priority="15" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="54" priority="15" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="47" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="53" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="46" priority="17" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="52" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="45" priority="18" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="51" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20">
-    <cfRule type="cellIs" dxfId="44" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="50" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="43" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="49" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="42" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="48" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="41" priority="4" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="47" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="40" priority="5" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="46" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="39" priority="6" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="45" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24">
-    <cfRule type="cellIs" dxfId="38" priority="22" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="44" priority="22" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="37" priority="23" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="43" priority="23" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="36" priority="24" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="42" priority="24" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C28">
-    <cfRule type="cellIs" dxfId="35" priority="28" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="41" priority="28" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="34" priority="29" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="40" priority="29" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="33" priority="30" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="39" priority="30" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:K7">
-    <cfRule type="cellIs" dxfId="32" priority="7" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="38" priority="7" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="31" priority="8" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="8" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="30" priority="9" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="36" priority="9" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="P17" sqref="P17"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="N28" sqref="N28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.28515625" style="13"/>
+    <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
+    <col min="3" max="11" width="34.33203125" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="355" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="355"/>
-[...4 lines deleted...]
-      <c r="G1" s="355"/>
+      <c r="B1" s="344"/>
+      <c r="C1" s="344"/>
+      <c r="D1" s="344"/>
+      <c r="E1" s="344"/>
+      <c r="F1" s="344"/>
+      <c r="G1" s="344"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A2" s="356" t="s">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A2" s="345" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="356"/>
-[...4 lines deleted...]
-      <c r="G2" s="356"/>
+      <c r="B2" s="345"/>
+      <c r="C2" s="345"/>
+      <c r="D2" s="345"/>
+      <c r="E2" s="345"/>
+      <c r="F2" s="345"/>
+      <c r="G2" s="345"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
     </row>
-    <row r="4" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="348" t="s">
+    <row r="4" spans="1:11" ht="20.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="320" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="348"/>
-[...11 lines deleted...]
-      <c r="A5" s="349" t="s">
+      <c r="B4" s="320"/>
+      <c r="C4" s="320"/>
+      <c r="D4" s="320"/>
+      <c r="E4" s="320"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="320"/>
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
+      <c r="K4" s="320"/>
+    </row>
+    <row r="5" spans="1:11" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="A5" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B5" s="349"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:11" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="346"/>
+      <c r="E5" s="346"/>
+      <c r="F5" s="346"/>
+      <c r="G5" s="346"/>
+      <c r="H5" s="346"/>
+      <c r="I5" s="346"/>
+      <c r="J5" s="346"/>
+      <c r="K5" s="346"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
-    <row r="7" spans="1:11" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="176" t="s">
+    <row r="7" spans="1:11" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="158" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="177" t="s">
+      <c r="B7" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="178" t="s">
+      <c r="C7" s="160" t="s">
         <v>72</v>
       </c>
-      <c r="D7" s="179" t="s">
+      <c r="D7" s="161" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="178" t="s">
+      <c r="E7" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="F7" s="180" t="s">
+      <c r="F7" s="162" t="s">
         <v>74</v>
       </c>
-      <c r="G7" s="181" t="s">
+      <c r="G7" s="163" t="s">
         <v>75</v>
       </c>
-      <c r="H7" s="182" t="s">
+      <c r="H7" s="164" t="s">
         <v>76</v>
       </c>
-      <c r="I7" s="183" t="s">
+      <c r="I7" s="165" t="s">
         <v>77</v>
       </c>
-      <c r="J7" s="183" t="s">
+      <c r="J7" s="165" t="s">
         <v>78</v>
       </c>
-      <c r="K7" s="184" t="s">
+      <c r="K7" s="166" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="385" t="s">
+    <row r="8" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="387" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="185">
+      <c r="B8" s="167">
         <v>1</v>
       </c>
-      <c r="C8" s="107" t="s">
+      <c r="C8" s="97" t="s">
         <v>107</v>
       </c>
-      <c r="D8" s="108" t="s">
+      <c r="D8" s="98" t="s">
         <v>105</v>
       </c>
-      <c r="E8" s="108" t="s">
+      <c r="E8" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="F8" s="108" t="s">
+      <c r="F8" s="98" t="s">
         <v>110</v>
       </c>
-      <c r="G8" s="157" t="s">
+      <c r="G8" s="139" t="s">
         <v>121</v>
       </c>
-      <c r="H8" s="265" t="s">
+      <c r="H8" s="247" t="s">
         <v>106</v>
       </c>
-      <c r="I8" s="108" t="s">
+      <c r="I8" s="98" t="s">
         <v>118</v>
       </c>
-      <c r="J8" s="108" t="s">
+      <c r="J8" s="98" t="s">
         <v>114</v>
       </c>
-      <c r="K8" s="157" t="s">
+      <c r="K8" s="139" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="186">
+    <row r="9" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="388"/>
+      <c r="B9" s="168">
         <v>2</v>
       </c>
-      <c r="C9" s="158" t="s">
+      <c r="C9" s="140" t="s">
         <v>109</v>
       </c>
-      <c r="D9" s="159" t="s">
+      <c r="D9" s="141" t="s">
         <v>83</v>
       </c>
-      <c r="E9" s="159" t="s">
+      <c r="E9" s="141" t="s">
         <v>105</v>
       </c>
-      <c r="F9" s="159" t="s">
+      <c r="F9" s="141" t="s">
         <v>117</v>
       </c>
-      <c r="G9" s="160" t="s">
+      <c r="G9" s="142" t="s">
         <v>106</v>
       </c>
-      <c r="H9" s="164" t="s">
+      <c r="H9" s="146" t="s">
         <v>114</v>
       </c>
-      <c r="I9" s="264" t="s">
+      <c r="I9" s="246" t="s">
         <v>118</v>
       </c>
-      <c r="J9" s="159" t="s">
+      <c r="J9" s="141" t="s">
         <v>120</v>
       </c>
-      <c r="K9" s="160" t="s">
+      <c r="K9" s="142" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="186">
+    <row r="10" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="388"/>
+      <c r="B10" s="168">
         <v>3</v>
       </c>
-      <c r="C10" s="158" t="s">
+      <c r="C10" s="140" t="s">
         <v>105</v>
       </c>
-      <c r="D10" s="159" t="s">
+      <c r="D10" s="141" t="s">
         <v>107</v>
       </c>
-      <c r="E10" s="159" t="s">
+      <c r="E10" s="141" t="s">
         <v>109</v>
       </c>
-      <c r="F10" s="159" t="s">
+      <c r="F10" s="141" t="s">
         <v>106</v>
       </c>
-      <c r="G10" s="160" t="s">
+      <c r="G10" s="142" t="s">
         <v>110</v>
       </c>
-      <c r="H10" s="164" t="s">
+      <c r="H10" s="146" t="s">
         <v>113</v>
       </c>
-      <c r="I10" s="159" t="s">
+      <c r="I10" s="141" t="s">
         <v>114</v>
       </c>
-      <c r="J10" s="159" t="s">
+      <c r="J10" s="141" t="s">
         <v>120</v>
       </c>
-      <c r="K10" s="160"/>
-[...3 lines deleted...]
-      <c r="B11" s="187">
+      <c r="K10" s="142"/>
+    </row>
+    <row r="11" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="393"/>
+      <c r="B11" s="169">
         <v>4</v>
       </c>
-      <c r="C11" s="161"/>
-[...10 lines deleted...]
-      <c r="A12" s="385" t="s">
+      <c r="C11" s="143"/>
+      <c r="D11" s="144"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="144"/>
+      <c r="G11" s="145"/>
+      <c r="H11" s="147"/>
+      <c r="I11" s="144"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="145"/>
+    </row>
+    <row r="12" spans="1:11" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="387" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="188">
+      <c r="B12" s="170">
         <v>1</v>
       </c>
-      <c r="C12" s="189" t="s">
+      <c r="C12" s="171" t="s">
         <v>111</v>
       </c>
-      <c r="D12" s="190" t="s">
+      <c r="D12" s="172" t="s">
         <v>110</v>
       </c>
-      <c r="E12" s="90" t="s">
+      <c r="E12" s="80" t="s">
         <v>106</v>
       </c>
-      <c r="F12" s="91" t="s">
+      <c r="F12" s="81" t="s">
         <v>108</v>
       </c>
-      <c r="G12" s="73" t="s">
+      <c r="G12" s="67" t="s">
         <v>119</v>
       </c>
-      <c r="H12" s="93" t="s">
+      <c r="H12" s="83" t="s">
         <v>177</v>
       </c>
-      <c r="I12" s="303" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="96" t="s">
+      <c r="I12" s="273" t="s">
+        <v>187</v>
+      </c>
+      <c r="J12" s="86" t="s">
         <v>177</v>
       </c>
-      <c r="K12" s="301" t="s">
-[...5 lines deleted...]
-      <c r="B13" s="186">
+      <c r="K12" s="271" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="388"/>
+      <c r="B13" s="168">
         <v>2</v>
       </c>
-      <c r="C13" s="136" t="s">
+      <c r="C13" s="118" t="s">
         <v>111</v>
       </c>
-      <c r="D13" s="128" t="s">
+      <c r="D13" s="110" t="s">
         <v>109</v>
       </c>
-      <c r="E13" s="128" t="s">
+      <c r="E13" s="110" t="s">
         <v>110</v>
       </c>
-      <c r="F13" s="175" t="s">
+      <c r="F13" s="157" t="s">
         <v>119</v>
       </c>
-      <c r="G13" s="135" t="s">
+      <c r="G13" s="117" t="s">
         <v>85</v>
       </c>
-      <c r="H13" s="298"/>
-      <c r="I13" s="128" t="s">
+      <c r="H13" s="268"/>
+      <c r="I13" s="110" t="s">
         <v>178</v>
       </c>
-      <c r="J13" s="128"/>
-      <c r="K13" s="135" t="s">
+      <c r="J13" s="110"/>
+      <c r="K13" s="117" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="186">
+    <row r="14" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="388"/>
+      <c r="B14" s="168">
         <v>3</v>
       </c>
-      <c r="C14" s="136" t="s">
+      <c r="C14" s="118" t="s">
         <v>111</v>
       </c>
-      <c r="D14" s="128" t="s">
+      <c r="D14" s="110" t="s">
         <v>106</v>
       </c>
-      <c r="E14" s="128" t="s">
+      <c r="E14" s="110" t="s">
         <v>107</v>
       </c>
-      <c r="F14" s="175" t="s">
+      <c r="F14" s="157" t="s">
         <v>85</v>
       </c>
-      <c r="G14" s="135" t="s">
+      <c r="G14" s="117" t="s">
         <v>109</v>
       </c>
-      <c r="H14" s="137" t="s">
+      <c r="H14" s="119" t="s">
         <v>179</v>
       </c>
-      <c r="I14" s="128"/>
-      <c r="J14" s="128" t="s">
+      <c r="I14" s="110"/>
+      <c r="J14" s="110" t="s">
         <v>179</v>
       </c>
-      <c r="K14" s="135"/>
-[...3 lines deleted...]
-      <c r="B15" s="187">
+      <c r="K14" s="117"/>
+    </row>
+    <row r="15" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="389"/>
+      <c r="B15" s="169">
         <v>4</v>
       </c>
-      <c r="C15" s="79"/>
-[...7 lines deleted...]
-      <c r="I15" s="78" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="274" t="s">
+        <v>187</v>
+      </c>
+      <c r="I15" s="68" t="s">
         <v>180</v>
       </c>
-      <c r="J15" s="302" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="85" t="s">
+      <c r="J15" s="272" t="s">
+        <v>188</v>
+      </c>
+      <c r="K15" s="75" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="392" t="s">
+    <row r="16" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="394" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="185">
+      <c r="B16" s="167">
         <v>1</v>
       </c>
-      <c r="C16" s="191" t="s">
+      <c r="C16" s="173" t="s">
         <v>106</v>
       </c>
-      <c r="D16" s="192" t="s">
+      <c r="D16" s="174" t="s">
         <v>115</v>
       </c>
-      <c r="E16" s="334" t="s">
+      <c r="E16" s="175" t="s">
+        <v>85</v>
+      </c>
+      <c r="F16" s="175" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" s="139" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" s="173" t="s">
+        <v>181</v>
+      </c>
+      <c r="I16" s="273" t="s">
+        <v>187</v>
+      </c>
+      <c r="J16" s="82" t="s">
+        <v>181</v>
+      </c>
+      <c r="K16" s="271" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="388"/>
+      <c r="B17" s="168">
+        <v>2</v>
+      </c>
+      <c r="C17" s="173" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="82" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" s="82" t="s">
+        <v>106</v>
+      </c>
+      <c r="F17" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="H17" s="178"/>
+      <c r="I17" s="82" t="s">
+        <v>182</v>
+      </c>
+      <c r="J17" s="82"/>
+      <c r="K17" s="177" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="388"/>
+      <c r="B18" s="168">
+        <v>3</v>
+      </c>
+      <c r="C18" s="118" t="s">
+        <v>110</v>
+      </c>
+      <c r="D18" s="110" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" s="110" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="157" t="s">
+        <v>109</v>
+      </c>
+      <c r="G18" s="117" t="s">
+        <v>112</v>
+      </c>
+      <c r="H18" s="119" t="s">
+        <v>183</v>
+      </c>
+      <c r="I18" s="110"/>
+      <c r="J18" s="110" t="s">
+        <v>183</v>
+      </c>
+      <c r="K18" s="117"/>
+    </row>
+    <row r="19" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="393"/>
+      <c r="B19" s="169">
+        <v>4</v>
+      </c>
+      <c r="C19" s="69"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="274" t="s">
+        <v>187</v>
+      </c>
+      <c r="I19" s="269" t="s">
+        <v>184</v>
+      </c>
+      <c r="J19" s="272" t="s">
+        <v>188</v>
+      </c>
+      <c r="K19" s="270" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="179">
+        <v>1</v>
+      </c>
+      <c r="C20" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="D20" s="395"/>
+      <c r="E20" s="395"/>
+      <c r="F20" s="395"/>
+      <c r="G20" s="395"/>
+      <c r="H20" s="395"/>
+      <c r="I20" s="395"/>
+      <c r="J20" s="395"/>
+      <c r="K20" s="396"/>
+    </row>
+    <row r="21" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="388"/>
+      <c r="B21" s="180">
+        <v>2</v>
+      </c>
+      <c r="C21" s="397"/>
+      <c r="D21" s="398"/>
+      <c r="E21" s="398"/>
+      <c r="F21" s="398"/>
+      <c r="G21" s="398"/>
+      <c r="H21" s="398"/>
+      <c r="I21" s="398"/>
+      <c r="J21" s="398"/>
+      <c r="K21" s="399"/>
+    </row>
+    <row r="22" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="388"/>
+      <c r="B22" s="180">
+        <v>3</v>
+      </c>
+      <c r="C22" s="397"/>
+      <c r="D22" s="398"/>
+      <c r="E22" s="398"/>
+      <c r="F22" s="398"/>
+      <c r="G22" s="398"/>
+      <c r="H22" s="398"/>
+      <c r="I22" s="398"/>
+      <c r="J22" s="398"/>
+      <c r="K22" s="399"/>
+    </row>
+    <row r="23" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="389"/>
+      <c r="B23" s="181">
+        <v>4</v>
+      </c>
+      <c r="C23" s="400"/>
+      <c r="D23" s="401"/>
+      <c r="E23" s="401"/>
+      <c r="F23" s="401"/>
+      <c r="G23" s="401"/>
+      <c r="H23" s="401"/>
+      <c r="I23" s="401"/>
+      <c r="J23" s="401"/>
+      <c r="K23" s="402"/>
+    </row>
+    <row r="24" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="390" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="167">
+        <v>1</v>
+      </c>
+      <c r="C24" s="314" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="403" t="s">
+        <v>206</v>
+      </c>
+      <c r="E24" s="336"/>
+      <c r="F24" s="336"/>
+      <c r="G24" s="336"/>
+      <c r="H24" s="336"/>
+      <c r="I24" s="336"/>
+      <c r="J24" s="336"/>
+      <c r="K24" s="337"/>
+    </row>
+    <row r="25" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="391"/>
+      <c r="B25" s="168">
+        <v>2</v>
+      </c>
+      <c r="C25" s="315" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="404"/>
+      <c r="E25" s="339"/>
+      <c r="F25" s="339"/>
+      <c r="G25" s="339"/>
+      <c r="H25" s="339"/>
+      <c r="I25" s="339"/>
+      <c r="J25" s="339"/>
+      <c r="K25" s="340"/>
+    </row>
+    <row r="26" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="391"/>
+      <c r="B26" s="168">
+        <v>3</v>
+      </c>
+      <c r="C26" s="315" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="404"/>
+      <c r="E26" s="339"/>
+      <c r="F26" s="339"/>
+      <c r="G26" s="339"/>
+      <c r="H26" s="339"/>
+      <c r="I26" s="339"/>
+      <c r="J26" s="339"/>
+      <c r="K26" s="340"/>
+    </row>
+    <row r="27" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="392"/>
+      <c r="B27" s="169">
+        <v>4</v>
+      </c>
+      <c r="C27" s="311"/>
+      <c r="D27" s="312"/>
+      <c r="E27" s="312"/>
+      <c r="F27" s="312"/>
+      <c r="G27" s="312"/>
+      <c r="H27" s="312"/>
+      <c r="I27" s="312"/>
+      <c r="J27" s="312"/>
+      <c r="K27" s="313"/>
+    </row>
+    <row r="28" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="387" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="170">
+        <v>1</v>
+      </c>
+      <c r="C28" s="83" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" s="84" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" s="84" t="s">
         <v>83</v>
       </c>
-      <c r="F16" s="193" t="s">
-[...20 lines deleted...]
-      <c r="B17" s="186">
+      <c r="F28" s="84" t="s">
+        <v>110</v>
+      </c>
+      <c r="G28" s="85" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" s="114" t="s">
+        <v>185</v>
+      </c>
+      <c r="I28" s="112" t="s">
+        <v>187</v>
+      </c>
+      <c r="J28" s="112" t="s">
+        <v>185</v>
+      </c>
+      <c r="K28" s="115" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="388"/>
+      <c r="B29" s="168">
         <v>2</v>
       </c>
-      <c r="C17" s="191" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="335" t="s">
+      <c r="C29" s="155" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="156" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="156" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="156" t="s">
+        <v>84</v>
+      </c>
+      <c r="G29" s="196" t="s">
+        <v>106</v>
+      </c>
+      <c r="H29" s="182"/>
+      <c r="I29" s="183" t="s">
+        <v>186</v>
+      </c>
+      <c r="J29" s="183"/>
+      <c r="K29" s="184" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="388"/>
+      <c r="B30" s="168">
+        <v>3</v>
+      </c>
+      <c r="C30" s="155" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" s="156" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" s="156" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="156" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="184" t="s">
+        <v>110</v>
+      </c>
+      <c r="H30" s="182" t="s">
+        <v>213</v>
+      </c>
+      <c r="I30" s="183"/>
+      <c r="J30" s="183" t="s">
+        <v>213</v>
+      </c>
+      <c r="K30" s="184"/>
+    </row>
+    <row r="31" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="393"/>
+      <c r="B31" s="185">
+        <v>4</v>
+      </c>
+      <c r="C31" s="280"/>
+      <c r="D31" s="281"/>
+      <c r="E31" s="281"/>
+      <c r="F31" s="281"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="186" t="s">
+        <v>187</v>
+      </c>
+      <c r="I31" s="187" t="s">
         <v>214</v>
       </c>
-      <c r="F17" s="194" t="s">
-[...25 lines deleted...]
-      <c r="E18" s="331" t="s">
+      <c r="J31" s="187" t="s">
+        <v>187</v>
+      </c>
+      <c r="K31" s="188" t="s">
         <v>214</v>
       </c>
-      <c r="F18" s="175" t="s">
-[...318 lines deleted...]
-      <c r="K34" s="384"/>
+    </row>
+    <row r="32" spans="1:11" ht="13.5" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="384"/>
+      <c r="B32" s="385"/>
+      <c r="C32" s="385"/>
+      <c r="D32" s="385"/>
+      <c r="E32" s="385"/>
+      <c r="F32" s="385"/>
+      <c r="G32" s="385"/>
+      <c r="H32" s="385"/>
+      <c r="I32" s="385"/>
+      <c r="J32" s="385"/>
+      <c r="K32" s="385"/>
+    </row>
+    <row r="33" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="386"/>
+      <c r="B33" s="386"/>
+      <c r="C33" s="386"/>
+      <c r="D33" s="386"/>
+      <c r="E33" s="386"/>
+      <c r="F33" s="386"/>
+      <c r="G33" s="386"/>
+      <c r="H33" s="386"/>
+      <c r="I33" s="386"/>
+      <c r="J33" s="386"/>
+      <c r="K33" s="386"/>
+    </row>
+    <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="386"/>
+      <c r="B34" s="386"/>
+      <c r="C34" s="386"/>
+      <c r="D34" s="386"/>
+      <c r="E34" s="386"/>
+      <c r="F34" s="386"/>
+      <c r="G34" s="386"/>
+      <c r="H34" s="386"/>
+      <c r="I34" s="386"/>
+      <c r="J34" s="386"/>
+      <c r="K34" s="386"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A32:K34"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C20:K23"/>
-    <mergeCell ref="C24:K27"/>
+    <mergeCell ref="D24:K26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12 G12 I12 K12 C16 I16:K16 C20 C28">
-    <cfRule type="cellIs" dxfId="29" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="28" priority="17" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="34" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="27" priority="18" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="33" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F9" sqref="F9"/>
+      <selection pane="bottomRight" activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="10.7109375" style="1"/>
+    <col min="1" max="2" width="6.83203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="38.6640625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="346" t="s">
+    <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="360" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="346"/>
-[...7 lines deleted...]
-      <c r="A2" s="347" t="s">
+      <c r="B1" s="360"/>
+      <c r="C1" s="360"/>
+      <c r="D1" s="360"/>
+      <c r="E1" s="360"/>
+      <c r="F1" s="360"/>
+      <c r="G1" s="360"/>
+    </row>
+    <row r="2" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="361" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="347"/>
-[...8 lines deleted...]
-      <c r="A3" s="348" t="s">
+      <c r="B2" s="361"/>
+      <c r="C2" s="361"/>
+      <c r="D2" s="361"/>
+      <c r="E2" s="361"/>
+      <c r="F2" s="361"/>
+      <c r="G2" s="361"/>
+      <c r="I2" s="79"/>
+    </row>
+    <row r="3" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="320" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="348"/>
-[...10 lines deleted...]
-      <c r="A4" s="349" t="s">
+      <c r="B3" s="320"/>
+      <c r="C3" s="320"/>
+      <c r="D3" s="320"/>
+      <c r="E3" s="320"/>
+      <c r="F3" s="320"/>
+      <c r="G3" s="320"/>
+      <c r="H3" s="320"/>
+      <c r="I3" s="320"/>
+      <c r="J3" s="320"/>
+    </row>
+    <row r="4" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B4" s="349"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:10" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="346"/>
+      <c r="C4" s="346"/>
+      <c r="D4" s="346"/>
+      <c r="E4" s="346"/>
+      <c r="F4" s="346"/>
+      <c r="G4" s="346"/>
+      <c r="H4" s="346"/>
+      <c r="I4" s="346"/>
+      <c r="J4" s="346"/>
+    </row>
+    <row r="5" spans="1:10" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>122</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>123</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>124</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>125</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>126</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>127</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>128</v>
       </c>
       <c r="J6" s="40" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>130</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="7"/>
       <c r="B8" s="4">
         <v>1</v>
       </c>
-      <c r="C8" s="166" t="s">
+      <c r="C8" s="148" t="s">
         <v>135</v>
       </c>
-      <c r="D8" s="166" t="s">
+      <c r="D8" s="148" t="s">
         <v>92</v>
       </c>
-      <c r="E8" s="166" t="s">
+      <c r="E8" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="F8" s="166" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="166" t="s">
+      <c r="F8" s="148" t="s">
+        <v>204</v>
+      </c>
+      <c r="G8" s="148" t="s">
         <v>91</v>
       </c>
-      <c r="H8" s="166" t="s">
+      <c r="H8" s="148" t="s">
         <v>100</v>
       </c>
-      <c r="I8" s="166" t="s">
+      <c r="I8" s="148" t="s">
         <v>132</v>
       </c>
-      <c r="J8" s="166" t="s">
+      <c r="J8" s="148" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="7"/>
       <c r="B9" s="4">
         <v>2</v>
       </c>
-      <c r="C9" s="166" t="s">
+      <c r="C9" s="148" t="s">
         <v>110</v>
       </c>
-      <c r="D9" s="166" t="s">
+      <c r="D9" s="148" t="s">
         <v>135</v>
       </c>
-      <c r="E9" s="166" t="s">
+      <c r="E9" s="148" t="s">
         <v>90</v>
       </c>
-      <c r="F9" s="166" t="s">
+      <c r="F9" s="148" t="s">
         <v>92</v>
       </c>
-      <c r="G9" s="166" t="s">
+      <c r="G9" s="148" t="s">
         <v>91</v>
       </c>
-      <c r="H9" s="166" t="s">
+      <c r="H9" s="148" t="s">
         <v>136</v>
       </c>
-      <c r="I9" s="166" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="166" t="s">
+      <c r="I9" s="148" t="s">
+        <v>203</v>
+      </c>
+      <c r="J9" s="148" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16"/>
       <c r="B10" s="4">
         <v>3</v>
       </c>
-      <c r="C10" s="166" t="s">
+      <c r="C10" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="D10" s="166" t="s">
+      <c r="D10" s="148" t="s">
         <v>136</v>
       </c>
-      <c r="E10" s="166" t="s">
+      <c r="E10" s="148" t="s">
         <v>132</v>
       </c>
-      <c r="F10" s="166" t="s">
+      <c r="F10" s="148" t="s">
         <v>106</v>
       </c>
-      <c r="G10" s="166" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="166" t="s">
+      <c r="G10" s="148" t="s">
+        <v>203</v>
+      </c>
+      <c r="H10" s="148" t="s">
         <v>110</v>
       </c>
-      <c r="I10" s="166" t="s">
+      <c r="I10" s="148" t="s">
         <v>91</v>
       </c>
-      <c r="J10" s="166" t="s">
+      <c r="J10" s="148" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
       <c r="B11" s="5">
         <v>4</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="51" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>88</v>
       </c>
       <c r="F11" s="51" t="s">
         <v>138</v>
       </c>
       <c r="G11" s="51" t="s">
         <v>132</v>
       </c>
       <c r="H11" s="51" t="s">
         <v>82</v>
       </c>
       <c r="I11" s="51" t="s">
         <v>91</v>
       </c>
       <c r="J11" s="51" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>1</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>92</v>
       </c>
       <c r="E12" s="52" t="s">
         <v>132</v>
       </c>
       <c r="F12" s="52" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>157</v>
       </c>
       <c r="H12" s="41" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="I12" s="52" t="s">
         <v>100</v>
       </c>
       <c r="J12" s="41" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7"/>
       <c r="B13" s="4">
         <v>2</v>
       </c>
-      <c r="C13" s="141" t="s">
+      <c r="C13" s="123" t="s">
         <v>137</v>
       </c>
-      <c r="D13" s="141" t="s">
+      <c r="D13" s="123" t="s">
         <v>92</v>
       </c>
-      <c r="E13" s="141" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="141" t="s">
+      <c r="E13" s="123" t="s">
+        <v>204</v>
+      </c>
+      <c r="F13" s="123" t="s">
         <v>155</v>
       </c>
-      <c r="G13" s="141" t="s">
+      <c r="G13" s="123" t="s">
         <v>100</v>
       </c>
-      <c r="H13" s="141" t="s">
+      <c r="H13" s="123" t="s">
         <v>134</v>
       </c>
-      <c r="I13" s="141" t="s">
+      <c r="I13" s="123" t="s">
         <v>94</v>
       </c>
-      <c r="J13" s="141" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J13" s="123" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7"/>
       <c r="B14" s="4">
         <v>3</v>
       </c>
-      <c r="C14" s="141" t="s">
+      <c r="C14" s="123" t="s">
         <v>137</v>
       </c>
-      <c r="D14" s="141" t="s">
+      <c r="D14" s="123" t="s">
         <v>136</v>
       </c>
-      <c r="E14" s="141" t="s">
+      <c r="E14" s="123" t="s">
         <v>157</v>
       </c>
-      <c r="F14" s="141" t="s">
+      <c r="F14" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="G14" s="141" t="s">
+      <c r="G14" s="123" t="s">
         <v>132</v>
       </c>
-      <c r="H14" s="321" t="s">
+      <c r="H14" s="148" t="s">
         <v>110</v>
       </c>
-      <c r="I14" s="141" t="s">
+      <c r="I14" s="123" t="s">
         <v>133</v>
       </c>
-      <c r="J14" s="141" t="s">
+      <c r="J14" s="123" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9"/>
       <c r="B15" s="5">
         <v>4</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>136</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>90</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>137</v>
       </c>
       <c r="F15" s="51" t="s">
         <v>134</v>
       </c>
       <c r="G15" s="51" t="s">
         <v>94</v>
       </c>
       <c r="H15" s="51" t="s">
         <v>82</v>
       </c>
       <c r="I15" s="42" t="s">
         <v>96</v>
       </c>
       <c r="J15" s="51" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A16" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="3">
         <v>1</v>
       </c>
       <c r="C16" s="41" t="s">
         <v>135</v>
       </c>
       <c r="D16" s="41" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="41" t="s">
         <v>137</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>134</v>
       </c>
       <c r="G16" s="41" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>136</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>100</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7"/>
       <c r="B17" s="4">
         <v>2</v>
       </c>
-      <c r="C17" s="142" t="s">
+      <c r="C17" s="124" t="s">
         <v>136</v>
       </c>
-      <c r="D17" s="142" t="s">
+      <c r="D17" s="124" t="s">
         <v>131</v>
       </c>
-      <c r="E17" s="142" t="s">
+      <c r="E17" s="124" t="s">
         <v>137</v>
       </c>
-      <c r="F17" s="142" t="s">
+      <c r="F17" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="G17" s="142" t="s">
+      <c r="G17" s="124" t="s">
         <v>157</v>
       </c>
-      <c r="H17" s="142" t="s">
+      <c r="H17" s="124" t="s">
         <v>100</v>
       </c>
-      <c r="I17" s="142" t="s">
+      <c r="I17" s="124" t="s">
         <v>132</v>
       </c>
-      <c r="J17" s="142" t="s">
+      <c r="J17" s="124" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7"/>
       <c r="B18" s="4">
         <v>3</v>
       </c>
-      <c r="C18" s="142" t="s">
+      <c r="C18" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="D18" s="141" t="s">
+      <c r="D18" s="123" t="s">
         <v>135</v>
       </c>
-      <c r="E18" s="142" t="s">
+      <c r="E18" s="124" t="s">
         <v>157</v>
       </c>
-      <c r="F18" s="142" t="s">
+      <c r="F18" s="124" t="s">
         <v>92</v>
       </c>
-      <c r="G18" s="142" t="s">
+      <c r="G18" s="124" t="s">
         <v>100</v>
       </c>
-      <c r="H18" s="142" t="s">
+      <c r="H18" s="124" t="s">
         <v>134</v>
       </c>
-      <c r="I18" s="142" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="142" t="s">
+      <c r="I18" s="124" t="s">
+        <v>203</v>
+      </c>
+      <c r="J18" s="124" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="51" t="s">
         <v>160</v>
       </c>
       <c r="D19" s="42" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E19" s="42" t="s">
         <v>132</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="42" t="s">
         <v>88</v>
       </c>
       <c r="H19" s="42" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="I19" s="42" t="s">
         <v>157</v>
       </c>
       <c r="J19" s="42" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
-      <c r="C20" s="101" t="s">
+      <c r="C20" s="91" t="s">
         <v>131</v>
       </c>
-      <c r="D20" s="102" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="102" t="s">
+      <c r="D20" s="92" t="s">
+        <v>204</v>
+      </c>
+      <c r="E20" s="92" t="s">
         <v>109</v>
       </c>
-      <c r="F20" s="101" t="s">
+      <c r="F20" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="G20" s="102" t="s">
+      <c r="G20" s="92" t="s">
         <v>132</v>
       </c>
-      <c r="H20" s="102" t="s">
+      <c r="H20" s="92" t="s">
         <v>133</v>
       </c>
-      <c r="I20" s="102" t="s">
+      <c r="I20" s="92" t="s">
         <v>157</v>
       </c>
-      <c r="J20" s="101" t="s">
-        <v>205</v>
+      <c r="J20" s="91" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16"/>
       <c r="B21" s="17">
         <v>2</v>
       </c>
-      <c r="C21" s="143" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="139" t="s">
+      <c r="C21" s="125" t="s">
+        <v>204</v>
+      </c>
+      <c r="D21" s="121" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="139" t="s">
+      <c r="E21" s="121" t="s">
         <v>132</v>
       </c>
-      <c r="F21" s="139" t="s">
+      <c r="F21" s="121" t="s">
         <v>89</v>
       </c>
-      <c r="G21" s="139" t="s">
+      <c r="G21" s="121" t="s">
         <v>110</v>
       </c>
-      <c r="H21" s="143" t="s">
+      <c r="H21" s="125" t="s">
         <v>137</v>
       </c>
-      <c r="I21" s="143" t="s">
+      <c r="I21" s="125" t="s">
         <v>91</v>
       </c>
-      <c r="J21" s="143" t="s">
+      <c r="J21" s="125" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="7"/>
       <c r="B22" s="4">
         <v>3</v>
       </c>
-      <c r="C22" s="139" t="s">
+      <c r="C22" s="121" t="s">
         <v>109</v>
       </c>
-      <c r="D22" s="143" t="s">
+      <c r="D22" s="125" t="s">
         <v>161</v>
       </c>
-      <c r="E22" s="139" t="s">
+      <c r="E22" s="121" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="139" t="s">
+      <c r="F22" s="121" t="s">
         <v>134</v>
       </c>
-      <c r="G22" s="139" t="s">
+      <c r="G22" s="121" t="s">
         <v>106</v>
       </c>
-      <c r="H22" s="320" t="s">
+      <c r="H22" s="121" t="s">
         <v>82</v>
       </c>
-      <c r="I22" s="139" t="s">
+      <c r="I22" s="121" t="s">
         <v>94</v>
       </c>
-      <c r="J22" s="143" t="s">
+      <c r="J22" s="125" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9"/>
       <c r="B23" s="5">
         <v>4</v>
       </c>
-      <c r="C23" s="103" t="s">
+      <c r="C23" s="93" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="104" t="s">
+      <c r="D23" s="94" t="s">
         <v>81</v>
       </c>
-      <c r="E23" s="103" t="s">
+      <c r="E23" s="93" t="s">
         <v>136</v>
       </c>
-      <c r="F23" s="104" t="s">
+      <c r="F23" s="94" t="s">
         <v>90</v>
       </c>
-      <c r="G23" s="104" t="s">
+      <c r="G23" s="94" t="s">
         <v>94</v>
       </c>
-      <c r="H23" s="104" t="s">
+      <c r="H23" s="94" t="s">
         <v>106</v>
       </c>
-      <c r="I23" s="103" t="s">
+      <c r="I23" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="J23" s="104" t="s">
+      <c r="J23" s="94" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A24" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
-      <c r="C24" s="305" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="117" t="s">
+      <c r="C24" s="275" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="275" t="s">
+        <v>190</v>
+      </c>
+      <c r="E24" s="275" t="s">
+        <v>189</v>
+      </c>
+      <c r="F24" s="275" t="s">
+        <v>190</v>
+      </c>
+      <c r="G24" s="107" t="s">
         <v>88</v>
       </c>
-      <c r="H24" s="117" t="s">
+      <c r="H24" s="107" t="s">
         <v>137</v>
       </c>
-      <c r="I24" s="117" t="s">
+      <c r="I24" s="107" t="s">
         <v>106</v>
       </c>
-      <c r="J24" s="117" t="s">
+      <c r="J24" s="107" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="7"/>
       <c r="B25" s="4">
         <v>2</v>
       </c>
-      <c r="C25" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G25" s="118" t="s">
+      <c r="C25" s="276" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" s="276" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" s="276" t="s">
+        <v>191</v>
+      </c>
+      <c r="F25" s="276" t="s">
+        <v>192</v>
+      </c>
+      <c r="G25" s="108" t="s">
         <v>109</v>
       </c>
-      <c r="H25" s="118" t="s">
+      <c r="H25" s="108" t="s">
         <v>137</v>
       </c>
-      <c r="I25" s="118" t="s">
+      <c r="I25" s="108" t="s">
         <v>132</v>
       </c>
-      <c r="J25" s="118" t="s">
+      <c r="J25" s="108" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="7"/>
       <c r="B26" s="4">
         <v>3</v>
       </c>
-      <c r="C26" s="306" t="s">
-[...11 lines deleted...]
-      <c r="G26" s="118" t="s">
+      <c r="C26" s="276" t="s">
+        <v>193</v>
+      </c>
+      <c r="D26" s="276" t="s">
+        <v>194</v>
+      </c>
+      <c r="E26" s="276" t="s">
+        <v>193</v>
+      </c>
+      <c r="F26" s="276" t="s">
+        <v>194</v>
+      </c>
+      <c r="G26" s="108" t="s">
         <v>133</v>
       </c>
-      <c r="H26" s="118" t="s">
+      <c r="H26" s="108" t="s">
         <v>134</v>
       </c>
-      <c r="I26" s="118" t="s">
+      <c r="I26" s="108" t="s">
         <v>109</v>
       </c>
-      <c r="J26" s="118" t="s">
+      <c r="J26" s="108" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
       <c r="B27" s="5">
         <v>4</v>
       </c>
-      <c r="C27" s="380" t="s">
-[...7 lines deleted...]
-      <c r="G27" s="106" t="s">
+      <c r="C27" s="382" t="s">
+        <v>187</v>
+      </c>
+      <c r="D27" s="383"/>
+      <c r="E27" s="382" t="s">
+        <v>188</v>
+      </c>
+      <c r="F27" s="383"/>
+      <c r="G27" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="H27" s="105" t="s">
+      <c r="H27" s="95" t="s">
         <v>109</v>
       </c>
-      <c r="I27" s="106" t="s">
+      <c r="I27" s="96" t="s">
         <v>96</v>
       </c>
-      <c r="J27" s="106" t="s">
+      <c r="J27" s="96" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
-      <c r="C28" s="247" t="s">
-[...11 lines deleted...]
-      <c r="G28" s="247" t="s">
+      <c r="C28" s="275" t="s">
+        <v>195</v>
+      </c>
+      <c r="D28" s="275" t="s">
+        <v>196</v>
+      </c>
+      <c r="E28" s="275" t="s">
+        <v>195</v>
+      </c>
+      <c r="F28" s="275" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" s="229" t="s">
         <v>91</v>
       </c>
-      <c r="H28" s="247" t="s">
+      <c r="H28" s="229" t="s">
         <v>100</v>
       </c>
-      <c r="I28" s="247" t="s">
+      <c r="I28" s="229" t="s">
         <v>132</v>
       </c>
-      <c r="J28" s="247" t="s">
+      <c r="J28" s="229" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="7"/>
       <c r="B29" s="4">
         <v>2</v>
       </c>
-      <c r="C29" s="248" t="s">
-[...11 lines deleted...]
-      <c r="G29" s="248" t="s">
+      <c r="C29" s="276" t="s">
+        <v>197</v>
+      </c>
+      <c r="D29" s="276" t="s">
+        <v>198</v>
+      </c>
+      <c r="E29" s="276" t="s">
+        <v>197</v>
+      </c>
+      <c r="F29" s="276" t="s">
+        <v>198</v>
+      </c>
+      <c r="G29" s="230" t="s">
         <v>91</v>
       </c>
-      <c r="H29" s="248" t="s">
+      <c r="H29" s="230" t="s">
         <v>136</v>
       </c>
-      <c r="I29" s="248" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="248" t="s">
+      <c r="I29" s="230" t="s">
+        <v>203</v>
+      </c>
+      <c r="J29" s="230" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="7"/>
       <c r="B30" s="4">
         <v>3</v>
       </c>
-      <c r="C30" s="248" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="248" t="s">
+      <c r="C30" s="276" t="s">
+        <v>199</v>
+      </c>
+      <c r="D30" s="276" t="s">
+        <v>200</v>
+      </c>
+      <c r="E30" s="276" t="s">
+        <v>199</v>
+      </c>
+      <c r="F30" s="276" t="s">
+        <v>200</v>
+      </c>
+      <c r="G30" s="230" t="s">
+        <v>203</v>
+      </c>
+      <c r="H30" s="230" t="s">
+        <v>110</v>
+      </c>
+      <c r="I30" s="230" t="s">
+        <v>91</v>
+      </c>
+      <c r="J30" s="230" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8"/>
+      <c r="B31" s="126">
+        <v>4</v>
+      </c>
+      <c r="C31" s="382" t="s">
+        <v>187</v>
+      </c>
+      <c r="D31" s="383"/>
+      <c r="E31" s="382" t="s">
+        <v>188</v>
+      </c>
+      <c r="F31" s="383"/>
+      <c r="G31" s="227" t="s">
         <v>132</v>
       </c>
-      <c r="F30" s="248" t="s">
-[...35 lines deleted...]
-      <c r="H31" s="249" t="s">
+      <c r="H31" s="231" t="s">
         <v>82</v>
       </c>
-      <c r="I31" s="246" t="s">
+      <c r="I31" s="228" t="s">
         <v>91</v>
       </c>
       <c r="J31" s="55" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J32" s="411"/>
+    <row r="32" spans="1:10" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="405"/>
+      <c r="B32" s="405"/>
+      <c r="C32" s="406"/>
+      <c r="D32" s="406"/>
+      <c r="E32" s="406"/>
+      <c r="F32" s="406"/>
+      <c r="G32" s="406"/>
+      <c r="H32" s="406"/>
+      <c r="I32" s="406"/>
+      <c r="J32" s="406"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:F27"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C24">
+    <cfRule type="cellIs" dxfId="32" priority="7" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="31" priority="8" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="30" priority="9" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="29" priority="10" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="28" priority="11" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="27" priority="12" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28">
     <cfRule type="cellIs" dxfId="26" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="25" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="24" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="23" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="22" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="21" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C7:J7 C20 C28">
-    <cfRule type="cellIs" dxfId="20" priority="28" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="C7:J7 C20">
+    <cfRule type="cellIs" dxfId="20" priority="34" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="19" priority="29" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="19" priority="35" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="18" priority="30" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="18" priority="36" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="E14" sqref="E14"/>
+      <selection pane="bottomRight" activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="6" width="34" style="13" customWidth="1"/>
     <col min="7" max="7" width="34" style="26" customWidth="1"/>
     <col min="8" max="10" width="34" style="13" customWidth="1"/>
-    <col min="11" max="16384" width="9.28515625" style="13"/>
+    <col min="11" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A1" s="355" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="355"/>
-[...4 lines deleted...]
-      <c r="G1" s="355"/>
+      <c r="B1" s="344"/>
+      <c r="C1" s="344"/>
+      <c r="D1" s="344"/>
+      <c r="E1" s="344"/>
+      <c r="F1" s="344"/>
+      <c r="G1" s="344"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A2" s="356" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A2" s="345" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="356"/>
-[...4 lines deleted...]
-      <c r="G2" s="356"/>
+      <c r="B2" s="345"/>
+      <c r="C2" s="345"/>
+      <c r="D2" s="345"/>
+      <c r="E2" s="345"/>
+      <c r="F2" s="345"/>
+      <c r="G2" s="345"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A4" s="348" t="s">
+    <row r="4" spans="1:10" ht="20.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="320" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="348"/>
-[...10 lines deleted...]
-      <c r="A5" s="349" t="s">
+      <c r="B4" s="320"/>
+      <c r="C4" s="320"/>
+      <c r="D4" s="320"/>
+      <c r="E4" s="320"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="320"/>
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="A5" s="346" t="s">
         <v>169</v>
       </c>
-      <c r="B5" s="349"/>
-[...9 lines deleted...]
-    <row r="6" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="346"/>
+      <c r="E5" s="346"/>
+      <c r="F5" s="346"/>
+      <c r="G5" s="346"/>
+      <c r="H5" s="346"/>
+      <c r="I5" s="346"/>
+      <c r="J5" s="346"/>
+    </row>
+    <row r="6" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="28"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
     </row>
-    <row r="7" spans="1:10" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>122</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>123</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>124</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>125</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>126</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>127</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>128</v>
       </c>
       <c r="J7" s="25" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="351" t="s">
+    <row r="8" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="321" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="31">
         <v>1</v>
       </c>
-      <c r="C8" s="93" t="s">
+      <c r="C8" s="83" t="s">
         <v>146</v>
       </c>
-      <c r="D8" s="94" t="s">
+      <c r="D8" s="84" t="s">
         <v>140</v>
       </c>
-      <c r="E8" s="94" t="s">
+      <c r="E8" s="84" t="s">
         <v>158</v>
       </c>
-      <c r="F8" s="95" t="s">
+      <c r="F8" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="G8" s="96" t="s">
+      <c r="G8" s="86" t="s">
         <v>100</v>
       </c>
-      <c r="H8" s="94" t="s">
+      <c r="H8" s="84" t="s">
         <v>147</v>
       </c>
-      <c r="I8" s="94" t="s">
+      <c r="I8" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="J8" s="95" t="s">
+      <c r="J8" s="85" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="352"/>
+    <row r="9" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="322"/>
       <c r="B9" s="32">
         <v>2</v>
       </c>
-      <c r="C9" s="167" t="s">
+      <c r="C9" s="149" t="s">
         <v>140</v>
       </c>
-      <c r="D9" s="168" t="s">
+      <c r="D9" s="150" t="s">
         <v>151</v>
       </c>
-      <c r="E9" s="168" t="s">
+      <c r="E9" s="150" t="s">
         <v>158</v>
       </c>
-      <c r="F9" s="214" t="s">
+      <c r="F9" s="196" t="s">
         <v>156</v>
       </c>
-      <c r="G9" s="170" t="s">
+      <c r="G9" s="152" t="s">
         <v>147</v>
       </c>
-      <c r="H9" s="168" t="s">
+      <c r="H9" s="150" t="s">
         <v>152</v>
       </c>
-      <c r="I9" s="168" t="s">
+      <c r="I9" s="150" t="s">
         <v>132</v>
       </c>
-      <c r="J9" s="169" t="s">
+      <c r="J9" s="151" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="352"/>
+    <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="322"/>
       <c r="B10" s="32">
         <v>3</v>
       </c>
-      <c r="C10" s="167" t="s">
+      <c r="C10" s="149" t="s">
         <v>139</v>
       </c>
-      <c r="D10" s="168" t="s">
+      <c r="D10" s="150" t="s">
         <v>151</v>
       </c>
-      <c r="E10" s="168" t="s">
+      <c r="E10" s="150" t="s">
         <v>158</v>
       </c>
-      <c r="F10" s="169" t="s">
+      <c r="F10" s="151" t="s">
         <v>140</v>
       </c>
-      <c r="G10" s="170"/>
-[...2 lines deleted...]
-      <c r="J10" s="169" t="s">
+      <c r="G10" s="152"/>
+      <c r="H10" s="150"/>
+      <c r="I10" s="150"/>
+      <c r="J10" s="151" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="353"/>
+    <row r="11" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="323"/>
       <c r="B11" s="33">
         <v>4</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="48"/>
       <c r="G11" s="46"/>
       <c r="H11" s="49"/>
       <c r="I11" s="47"/>
       <c r="J11" s="50"/>
     </row>
-    <row r="12" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="351" t="s">
+    <row r="12" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="321" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="34">
         <v>1</v>
       </c>
-      <c r="C12" s="93" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="94" t="s">
+      <c r="C12" s="83" t="s">
+        <v>204</v>
+      </c>
+      <c r="D12" s="84" t="s">
         <v>139</v>
       </c>
-      <c r="E12" s="97"/>
-      <c r="F12" s="95" t="s">
+      <c r="E12" s="87"/>
+      <c r="F12" s="85" t="s">
         <v>156</v>
       </c>
-      <c r="G12" s="93" t="s">
+      <c r="G12" s="83" t="s">
         <v>141</v>
       </c>
-      <c r="H12" s="96" t="s">
+      <c r="H12" s="86" t="s">
         <v>137</v>
       </c>
-      <c r="I12" s="94" t="s">
+      <c r="I12" s="84" t="s">
         <v>100</v>
       </c>
-      <c r="J12" s="95" t="s">
+      <c r="J12" s="85" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="352"/>
+    <row r="13" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="322"/>
       <c r="B13" s="32">
         <v>2</v>
       </c>
-      <c r="C13" s="113" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="114" t="s">
+      <c r="C13" s="103" t="s">
+        <v>204</v>
+      </c>
+      <c r="D13" s="104" t="s">
         <v>144</v>
       </c>
-      <c r="E13" s="114"/>
-      <c r="F13" s="214" t="s">
+      <c r="E13" s="104"/>
+      <c r="F13" s="196" t="s">
         <v>156</v>
       </c>
-      <c r="G13" s="116" t="s">
+      <c r="G13" s="106" t="s">
         <v>141</v>
       </c>
-      <c r="H13" s="114" t="s">
+      <c r="H13" s="104" t="s">
         <v>100</v>
       </c>
-      <c r="I13" s="114" t="s">
+      <c r="I13" s="104" t="s">
         <v>147</v>
       </c>
-      <c r="J13" s="115" t="s">
+      <c r="J13" s="105" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="352"/>
+    <row r="14" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="322"/>
       <c r="B14" s="32">
         <v>3</v>
       </c>
-      <c r="C14" s="113" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="114" t="s">
+      <c r="C14" s="103" t="s">
+        <v>204</v>
+      </c>
+      <c r="D14" s="104" t="s">
         <v>151</v>
       </c>
-      <c r="E14" s="114"/>
-      <c r="F14" s="169" t="s">
+      <c r="E14" s="104"/>
+      <c r="F14" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="G14" s="116" t="s">
+      <c r="G14" s="106" t="s">
         <v>141</v>
       </c>
-      <c r="H14" s="114" t="s">
+      <c r="H14" s="104" t="s">
         <v>134</v>
       </c>
-      <c r="I14" s="114" t="s">
+      <c r="I14" s="104" t="s">
         <v>145</v>
       </c>
-      <c r="J14" s="115" t="s">
+      <c r="J14" s="105" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="354"/>
+    <row r="15" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="324"/>
       <c r="B15" s="33">
         <v>4</v>
       </c>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="50"/>
       <c r="G15" s="49"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="50"/>
     </row>
-    <row r="16" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="357" t="s">
+    <row r="16" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="325" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
-      <c r="C16" s="98" t="s">
+      <c r="C16" s="88" t="s">
         <v>146</v>
       </c>
-      <c r="D16" s="99"/>
-      <c r="E16" s="99" t="s">
+      <c r="D16" s="89"/>
+      <c r="E16" s="89" t="s">
         <v>138</v>
       </c>
-      <c r="F16" s="95" t="s">
+      <c r="F16" s="85" t="s">
         <v>92</v>
       </c>
-      <c r="G16" s="98" t="s">
+      <c r="G16" s="88" t="s">
         <v>132</v>
       </c>
-      <c r="H16" s="99" t="s">
+      <c r="H16" s="89" t="s">
         <v>142</v>
       </c>
-      <c r="I16" s="99" t="s">
+      <c r="I16" s="89" t="s">
         <v>148</v>
       </c>
-      <c r="J16" s="100" t="s">
+      <c r="J16" s="90" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="352"/>
+    <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="322"/>
       <c r="B17" s="32">
         <v>2</v>
       </c>
-      <c r="C17" s="113" t="s">
+      <c r="C17" s="103" t="s">
         <v>146</v>
       </c>
-      <c r="D17" s="114"/>
-      <c r="E17" s="114" t="s">
+      <c r="D17" s="104"/>
+      <c r="E17" s="104" t="s">
         <v>150</v>
       </c>
-      <c r="F17" s="214" t="s">
+      <c r="F17" s="196" t="s">
         <v>92</v>
       </c>
-      <c r="G17" s="116" t="s">
+      <c r="G17" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="H17" s="114" t="s">
+      <c r="H17" s="104" t="s">
         <v>142</v>
       </c>
-      <c r="I17" s="114" t="s">
+      <c r="I17" s="104" t="s">
         <v>148</v>
       </c>
-      <c r="J17" s="115" t="s">
+      <c r="J17" s="105" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="352"/>
+    <row r="18" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="322"/>
       <c r="B18" s="32">
         <v>3</v>
       </c>
-      <c r="C18" s="113" t="s">
+      <c r="C18" s="103" t="s">
         <v>144</v>
       </c>
-      <c r="D18" s="114"/>
-      <c r="E18" s="114" t="s">
+      <c r="D18" s="104"/>
+      <c r="E18" s="104" t="s">
         <v>140</v>
       </c>
-      <c r="F18" s="169" t="s">
+      <c r="F18" s="151" t="s">
         <v>92</v>
       </c>
-      <c r="G18" s="116" t="s">
+      <c r="G18" s="106" t="s">
         <v>145</v>
       </c>
-      <c r="H18" s="114" t="s">
+      <c r="H18" s="104" t="s">
         <v>142</v>
       </c>
-      <c r="I18" s="114" t="s">
+      <c r="I18" s="104" t="s">
         <v>148</v>
       </c>
-      <c r="J18" s="115" t="s">
+      <c r="J18" s="105" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="353"/>
+    <row r="19" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="323"/>
       <c r="B19" s="33">
         <v>4</v>
       </c>
       <c r="C19" s="46"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="48"/>
       <c r="G19" s="46"/>
       <c r="H19" s="49"/>
       <c r="I19" s="47"/>
       <c r="J19" s="50"/>
     </row>
-    <row r="20" spans="1:10" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="351" t="s">
+    <row r="20" spans="1:10" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="321" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39">
         <v>1</v>
       </c>
-      <c r="C20" s="413" t="s">
-[...11 lines deleted...]
-      <c r="A21" s="352"/>
+      <c r="C20" s="326" t="s">
+        <v>205</v>
+      </c>
+      <c r="D20" s="327"/>
+      <c r="E20" s="327"/>
+      <c r="F20" s="327"/>
+      <c r="G20" s="327"/>
+      <c r="H20" s="327"/>
+      <c r="I20" s="327"/>
+      <c r="J20" s="328"/>
+    </row>
+    <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="322"/>
       <c r="B21" s="35">
         <v>2</v>
       </c>
-      <c r="C21" s="416"/>
-[...9 lines deleted...]
-      <c r="A22" s="352"/>
+      <c r="C21" s="329"/>
+      <c r="D21" s="330"/>
+      <c r="E21" s="330"/>
+      <c r="F21" s="330"/>
+      <c r="G21" s="330"/>
+      <c r="H21" s="330"/>
+      <c r="I21" s="330"/>
+      <c r="J21" s="331"/>
+    </row>
+    <row r="22" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="322"/>
       <c r="B22" s="35">
         <v>3</v>
       </c>
-      <c r="C22" s="416"/>
-[...9 lines deleted...]
-      <c r="A23" s="354"/>
+      <c r="C22" s="329"/>
+      <c r="D22" s="330"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="330"/>
+      <c r="G22" s="330"/>
+      <c r="H22" s="330"/>
+      <c r="I22" s="330"/>
+      <c r="J22" s="331"/>
+    </row>
+    <row r="23" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="324"/>
       <c r="B23" s="38">
         <v>4</v>
       </c>
-      <c r="C23" s="419"/>
-[...9 lines deleted...]
-      <c r="A24" s="358" t="s">
+      <c r="C23" s="332"/>
+      <c r="D23" s="333"/>
+      <c r="E23" s="333"/>
+      <c r="F23" s="333"/>
+      <c r="G23" s="333"/>
+      <c r="H23" s="333"/>
+      <c r="I23" s="333"/>
+      <c r="J23" s="334"/>
+    </row>
+    <row r="24" spans="1:10" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="347" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="31">
         <v>1</v>
       </c>
-      <c r="C24" s="422" t="s">
-[...11 lines deleted...]
-      <c r="A25" s="359"/>
+      <c r="C24" s="335" t="s">
+        <v>206</v>
+      </c>
+      <c r="D24" s="336"/>
+      <c r="E24" s="336"/>
+      <c r="F24" s="336"/>
+      <c r="G24" s="336"/>
+      <c r="H24" s="336"/>
+      <c r="I24" s="336"/>
+      <c r="J24" s="337"/>
+    </row>
+    <row r="25" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="348"/>
       <c r="B25" s="32">
         <v>2</v>
       </c>
-      <c r="C25" s="425"/>
-[...9 lines deleted...]
-      <c r="A26" s="359"/>
+      <c r="C25" s="338"/>
+      <c r="D25" s="339"/>
+      <c r="E25" s="339"/>
+      <c r="F25" s="339"/>
+      <c r="G25" s="339"/>
+      <c r="H25" s="339"/>
+      <c r="I25" s="339"/>
+      <c r="J25" s="340"/>
+    </row>
+    <row r="26" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="348"/>
       <c r="B26" s="32">
         <v>3</v>
       </c>
-      <c r="C26" s="425"/>
-[...9 lines deleted...]
-      <c r="A27" s="360"/>
+      <c r="C26" s="338"/>
+      <c r="D26" s="339"/>
+      <c r="E26" s="339"/>
+      <c r="F26" s="339"/>
+      <c r="G26" s="339"/>
+      <c r="H26" s="339"/>
+      <c r="I26" s="339"/>
+      <c r="J26" s="340"/>
+    </row>
+    <row r="27" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="349"/>
       <c r="B27" s="33">
         <v>4</v>
       </c>
-      <c r="C27" s="428"/>
-[...9 lines deleted...]
-      <c r="A28" s="351" t="s">
+      <c r="C27" s="341"/>
+      <c r="D27" s="342"/>
+      <c r="E27" s="342"/>
+      <c r="F27" s="342"/>
+      <c r="G27" s="342"/>
+      <c r="H27" s="342"/>
+      <c r="I27" s="342"/>
+      <c r="J27" s="343"/>
+    </row>
+    <row r="28" spans="1:10" ht="35.450000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="321" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="39">
         <v>1</v>
       </c>
-      <c r="C28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="94" t="s">
+      <c r="C28" s="83" t="s">
+        <v>139</v>
+      </c>
+      <c r="D28" s="84" t="s">
         <v>140</v>
       </c>
-      <c r="E28" s="94" t="s">
+      <c r="E28" s="84" t="s">
         <v>158</v>
       </c>
-      <c r="F28" s="95" t="s">
+      <c r="F28" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="G28" s="93" t="s">
+      <c r="G28" s="83" t="s">
         <v>100</v>
       </c>
-      <c r="H28" s="94" t="s">
+      <c r="H28" s="84" t="s">
         <v>147</v>
       </c>
-      <c r="I28" s="94" t="s">
+      <c r="I28" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="J28" s="95" t="s">
+      <c r="J28" s="85" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="352"/>
+    <row r="29" spans="1:10" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="322"/>
       <c r="B29" s="35">
         <v>2</v>
       </c>
-      <c r="C29" s="173" t="s">
+      <c r="C29" s="155" t="s">
         <v>140</v>
       </c>
-      <c r="D29" s="174" t="s">
+      <c r="D29" s="156" t="s">
         <v>151</v>
       </c>
-      <c r="E29" s="174" t="s">
+      <c r="E29" s="156" t="s">
         <v>158</v>
       </c>
-      <c r="F29" s="214" t="s">
+      <c r="F29" s="196" t="s">
         <v>156</v>
       </c>
-      <c r="G29" s="173" t="s">
+      <c r="G29" s="155" t="s">
         <v>147</v>
       </c>
-      <c r="H29" s="174" t="s">
+      <c r="H29" s="156" t="s">
         <v>152</v>
       </c>
-      <c r="I29" s="174" t="s">
+      <c r="I29" s="156" t="s">
         <v>132</v>
       </c>
-      <c r="J29" s="214" t="s">
+      <c r="J29" s="196" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="352"/>
+    <row r="30" spans="1:10" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="322"/>
       <c r="B30" s="35">
         <v>3</v>
       </c>
-      <c r="C30" s="173" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="174" t="s">
+      <c r="C30" s="155"/>
+      <c r="D30" s="156" t="s">
         <v>151</v>
       </c>
-      <c r="E30" s="174" t="s">
+      <c r="E30" s="156" t="s">
         <v>158</v>
       </c>
-      <c r="F30" s="214" t="s">
+      <c r="F30" s="196" t="s">
         <v>140</v>
       </c>
-      <c r="G30" s="173"/>
-[...2 lines deleted...]
-      <c r="J30" s="214" t="s">
+      <c r="G30" s="152"/>
+      <c r="H30" s="156"/>
+      <c r="I30" s="156"/>
+      <c r="J30" s="196" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="353"/>
+    <row r="31" spans="1:10" ht="35.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="323"/>
       <c r="B31" s="38">
         <v>4</v>
       </c>
-      <c r="C31" s="310"/>
-[...43 lines deleted...]
-      <c r="J35" s="348"/>
+      <c r="C31" s="280"/>
+      <c r="D31" s="281"/>
+      <c r="E31" s="281"/>
+      <c r="F31" s="282"/>
+      <c r="G31" s="316"/>
+      <c r="H31" s="317"/>
+      <c r="I31" s="281"/>
+      <c r="J31" s="282"/>
+    </row>
+    <row r="32" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A33" s="319"/>
+      <c r="B33" s="320"/>
+      <c r="C33" s="320"/>
+      <c r="D33" s="320"/>
+      <c r="E33" s="320"/>
+      <c r="F33" s="320"/>
+      <c r="G33" s="320"/>
+      <c r="H33" s="320"/>
+      <c r="I33" s="320"/>
+      <c r="J33" s="320"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A34" s="320"/>
+      <c r="B34" s="320"/>
+      <c r="C34" s="320"/>
+      <c r="D34" s="320"/>
+      <c r="E34" s="320"/>
+      <c r="F34" s="320"/>
+      <c r="G34" s="320"/>
+      <c r="H34" s="320"/>
+      <c r="I34" s="320"/>
+      <c r="J34" s="320"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A35" s="320"/>
+      <c r="B35" s="320"/>
+      <c r="C35" s="320"/>
+      <c r="D35" s="320"/>
+      <c r="E35" s="320"/>
+      <c r="F35" s="320"/>
+      <c r="G35" s="320"/>
+      <c r="H35" s="320"/>
+      <c r="I35" s="320"/>
+      <c r="J35" s="320"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A33:J35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="C20:J23"/>
     <mergeCell ref="C24:J27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12">
     <cfRule type="cellIs" dxfId="17" priority="55" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="16" priority="56" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>