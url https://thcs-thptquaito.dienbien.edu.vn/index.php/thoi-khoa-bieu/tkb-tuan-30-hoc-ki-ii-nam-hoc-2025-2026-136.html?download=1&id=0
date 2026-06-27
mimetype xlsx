--- v0 (2026-03-23)
+++ v1 (2026-06-27)
@@ -3,80 +3,80 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/2ece7a782db74c98/QT 25-26/TKB/HKII/Tuan 30/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="192" documentId="11_18505CB2E2D71CF6F615C1A0A0F6F417FCC54133" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE447361-FCE3-441E-83FA-4CC66D20C45B}"/>
+  <xr:revisionPtr revIDLastSave="219" documentId="11_18505CB2E2D71CF6F615C1A0A0F6F417FCC54133" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D942C188-E06F-4A0B-867F-C1179470AF8B}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TKBLop_Buoi_1 KHOI 10-11-12" sheetId="23" r:id="rId1"/>
     <sheet name="TKBLop_Buoi_2 KHOI 10-11-12" sheetId="24" r:id="rId2"/>
     <sheet name="TKBLop_Buoi_1 KHOI 8-9" sheetId="21" r:id="rId3"/>
     <sheet name="TKBLop_Buoi_2 KHOI 8-9" sheetId="22" r:id="rId4"/>
     <sheet name="TKBLop_Buoi_1 KHOI 6-7" sheetId="13" r:id="rId5"/>
     <sheet name="TKBLop_Buoi_2 KHOI 6-7" sheetId="20" r:id="rId6"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1130" uniqueCount="203">
   <si>
     <t>SỞ GD&amp;ĐT TỈNH ĐIỆN BIÊN</t>
   </si>
   <si>
     <r>
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
@@ -572,53 +572,50 @@
   <si>
     <t>CN - Tr.Dung</t>
   </si>
   <si>
     <t>ÔN THI HSG KHỐI 6,7</t>
   </si>
   <si>
     <t>GDĐP - Thoa</t>
   </si>
   <si>
     <t>TIN - Tr.Dung</t>
   </si>
   <si>
     <t>TNHN - Loan</t>
   </si>
   <si>
     <t>TNHN - L.Nga</t>
   </si>
   <si>
     <t>GDĐP - V.Tâm</t>
   </si>
   <si>
     <t>CN - Ng.Dung</t>
   </si>
   <si>
-    <t>TNHN - Hùng</t>
-[...1 lines deleted...]
-  <si>
     <t>CN - Thu</t>
   </si>
   <si>
     <t>TNHN - Hiếu</t>
   </si>
   <si>
     <t>GDĐP - Tong.Thắm</t>
   </si>
   <si>
     <t>TNHN - Ng.Thanh</t>
   </si>
   <si>
     <t>TNHN - Tươi</t>
   </si>
   <si>
     <t>GDĐP - Đạo</t>
   </si>
   <si>
     <t>TNHN - L.Chung</t>
   </si>
   <si>
     <t>TNHN - B.Hương</t>
   </si>
   <si>
     <t>CN - Loan</t>
@@ -681,50 +678,71 @@
  (Ôn TN)</t>
   </si>
   <si>
     <t>CN- Mùi
 (Chính khóa)</t>
   </si>
   <si>
     <t>CN - Phức
 (Chính khóa)</t>
   </si>
   <si>
     <t>TNHN - Ng.Tâm
 (Chính khóa)</t>
   </si>
   <si>
     <t>Nghệ thuật: Nhạc - P.Nga
 (Chính khóa)</t>
   </si>
   <si>
     <t>NN - Thơm
 (Ôn Bổ sung kiến thức)</t>
   </si>
   <si>
     <t>NN - V.Thúy
 (Ôn Bổ sung kiến thức)</t>
+  </si>
+  <si>
+    <t>KIỂM TRA GIỮA KÌ MÔN TOÁN</t>
+  </si>
+  <si>
+    <t>KT GK MÔN CÔNG NGHỆ</t>
+  </si>
+  <si>
+    <t>KIỂM TRA GIỮA KÌ MÔN KHTN</t>
+  </si>
+  <si>
+    <t>KT GK MÔN TIN</t>
+  </si>
+  <si>
+    <t>KIỂM TRA GIỮA KÌ MÔN TIẾNG ANH</t>
+  </si>
+  <si>
+    <t>KT GK MÔN GDCD</t>
+  </si>
+  <si>
+    <t>Chủ nhật</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###0;\-###0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="MS Sans Serif"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -2602,51 +2620,51 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="341">
+  <cellXfs count="342">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3047,54 +3065,50 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="80" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="81" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="82" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3683,50 +3697,58 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="109" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3943,100 +3965,184 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="87" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="92" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="style10" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="style11" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="style12" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="style13" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="style14" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="style15" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="style18" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="style19" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style20" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="style21" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="style22" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="style23" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="style24" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="style25" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="style4" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="style5" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="style6" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="style7" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="style8" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="style9" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
   </cellStyles>
-  <dxfs count="63">
+  <dxfs count="75">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="14"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="57"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
@@ -4768,1338 +4874,1338 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H13" sqref="A12:XFD15"/>
+      <selection pane="bottomRight" activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="7.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6" style="1" customWidth="1"/>
     <col min="3" max="4" width="26.1640625" style="58" customWidth="1"/>
     <col min="5" max="11" width="25.6640625" style="58" customWidth="1"/>
     <col min="12" max="14" width="25.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="277" t="s">
+      <c r="A1" s="278" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="277"/>
-[...3 lines deleted...]
-      <c r="F1" s="277"/>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+      <c r="D1" s="278"/>
+      <c r="E1" s="278"/>
+      <c r="F1" s="278"/>
       <c r="G1" s="57"/>
-      <c r="H1" s="209"/>
-[...5 lines deleted...]
-      <c r="N1" s="210"/>
+      <c r="H1" s="208"/>
+      <c r="I1" s="208"/>
+      <c r="J1" s="208"/>
+      <c r="K1" s="208"/>
+      <c r="L1" s="209"/>
+      <c r="M1" s="209"/>
+      <c r="N1" s="209"/>
     </row>
     <row r="2" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="279" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="278"/>
-[...3 lines deleted...]
-      <c r="F2" s="278"/>
+      <c r="B2" s="279"/>
+      <c r="C2" s="279"/>
+      <c r="D2" s="279"/>
+      <c r="E2" s="279"/>
+      <c r="F2" s="279"/>
       <c r="G2" s="59"/>
-      <c r="H2" s="209"/>
-[...5 lines deleted...]
-      <c r="N2" s="210"/>
+      <c r="H2" s="208"/>
+      <c r="I2" s="208"/>
+      <c r="J2" s="208"/>
+      <c r="K2" s="208"/>
+      <c r="L2" s="209"/>
+      <c r="M2" s="209"/>
+      <c r="N2" s="209"/>
     </row>
     <row r="3" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="279" t="s">
+      <c r="A3" s="280" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="279"/>
-[...11 lines deleted...]
-      <c r="N3" s="279"/>
+      <c r="B3" s="280"/>
+      <c r="C3" s="280"/>
+      <c r="D3" s="280"/>
+      <c r="E3" s="280"/>
+      <c r="F3" s="280"/>
+      <c r="G3" s="280"/>
+      <c r="H3" s="280"/>
+      <c r="I3" s="280"/>
+      <c r="J3" s="280"/>
+      <c r="K3" s="280"/>
+      <c r="L3" s="280"/>
+      <c r="M3" s="280"/>
+      <c r="N3" s="280"/>
     </row>
     <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="280" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="280"/>
+      <c r="A4" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="281"/>
+      <c r="D4" s="281"/>
+      <c r="E4" s="281"/>
+      <c r="F4" s="281"/>
+      <c r="G4" s="281"/>
+      <c r="H4" s="281"/>
+      <c r="I4" s="281"/>
+      <c r="J4" s="281"/>
+      <c r="K4" s="281"/>
+      <c r="L4" s="281"/>
+      <c r="M4" s="281"/>
+      <c r="N4" s="281"/>
     </row>
     <row r="5" spans="1:14" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="280"/>
-[...12 lines deleted...]
-      <c r="N5" s="280"/>
+      <c r="A5" s="281"/>
+      <c r="B5" s="281"/>
+      <c r="C5" s="281"/>
+      <c r="D5" s="281"/>
+      <c r="E5" s="281"/>
+      <c r="F5" s="281"/>
+      <c r="G5" s="281"/>
+      <c r="H5" s="281"/>
+      <c r="I5" s="281"/>
+      <c r="J5" s="281"/>
+      <c r="K5" s="281"/>
+      <c r="L5" s="281"/>
+      <c r="M5" s="281"/>
+      <c r="N5" s="281"/>
     </row>
     <row r="6" spans="1:14" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="60" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="61" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="62" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="63" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="64" t="s">
         <v>14</v>
       </c>
       <c r="M6" s="65" t="s">
         <v>15</v>
       </c>
       <c r="N6" s="66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="270" t="s">
+      <c r="A7" s="271" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="32"/>
       <c r="C7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="N7" s="46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="271"/>
+      <c r="A8" s="272"/>
       <c r="B8" s="36">
         <v>1</v>
       </c>
-      <c r="C8" s="150" t="s">
+      <c r="C8" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="150" t="s">
+      <c r="D8" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="151" t="s">
+      <c r="E8" s="150" t="s">
         <v>40</v>
       </c>
-      <c r="F8" s="150" t="s">
+      <c r="F8" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="150" t="s">
+      <c r="G8" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="150" t="s">
+      <c r="H8" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="150" t="s">
+      <c r="I8" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="J8" s="150" t="s">
+      <c r="J8" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="150" t="s">
+      <c r="K8" s="149" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="150" t="s">
+      <c r="L8" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="M8" s="150" t="s">
+      <c r="M8" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="150" t="s">
+      <c r="N8" s="149" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="271"/>
+      <c r="A9" s="272"/>
       <c r="B9" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="150" t="s">
+      <c r="C9" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="150" t="s">
+      <c r="D9" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="150" t="s">
+      <c r="E9" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="F9" s="150" t="s">
+      <c r="F9" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="150" t="s">
+      <c r="G9" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="H9" s="150" t="s">
+      <c r="H9" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="I9" s="150" t="s">
+      <c r="I9" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="151" t="s">
+      <c r="J9" s="150" t="s">
         <v>27</v>
       </c>
-      <c r="K9" s="150" t="s">
+      <c r="K9" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="L9" s="150" t="s">
+      <c r="L9" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="M9" s="150" t="s">
+      <c r="M9" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="150" t="s">
+      <c r="N9" s="149" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="271"/>
+      <c r="A10" s="272"/>
       <c r="B10" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="150" t="s">
+      <c r="C10" s="149" t="s">
         <v>48</v>
       </c>
-      <c r="D10" s="150" t="s">
+      <c r="D10" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="150" t="s">
+      <c r="E10" s="149" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="150" t="s">
+      <c r="F10" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="150" t="s">
+      <c r="G10" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="H10" s="150" t="s">
+      <c r="H10" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="I10" s="150" t="s">
+      <c r="I10" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="150" t="s">
+      <c r="J10" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="K10" s="150" t="s">
+      <c r="K10" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="150" t="s">
+      <c r="L10" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="M10" s="150" t="s">
+      <c r="M10" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="N10" s="150" t="s">
+      <c r="N10" s="149" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="276"/>
+      <c r="A11" s="277"/>
       <c r="B11" s="34">
         <v>4</v>
       </c>
       <c r="C11" s="69" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="69" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="69" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="69" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="69" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="69" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="69" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="69" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>44</v>
       </c>
       <c r="L11" s="69" t="s">
         <v>31</v>
       </c>
       <c r="M11" s="69" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="270" t="s">
+      <c r="A12" s="271" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="35">
         <v>1</v>
       </c>
-      <c r="C12" s="115" t="s">
+      <c r="C12" s="114" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="115" t="s">
+      <c r="E12" s="114" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="68" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="68" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="68" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="68" t="s">
         <v>32</v>
       </c>
       <c r="L12" s="68" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="68" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="271"/>
+      <c r="A13" s="272"/>
       <c r="B13" s="33">
         <v>2</v>
       </c>
-      <c r="C13" s="150" t="s">
+      <c r="C13" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="150" t="s">
+      <c r="D13" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="150" t="s">
+      <c r="E13" s="149" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="151" t="s">
+      <c r="F13" s="150" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="151" t="s">
+      <c r="G13" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="H13" s="151" t="s">
+      <c r="H13" s="150" t="s">
         <v>37</v>
       </c>
-      <c r="I13" s="150" t="s">
+      <c r="I13" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="150" t="s">
+      <c r="J13" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="K13" s="150" t="s">
+      <c r="K13" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="L13" s="151" t="s">
+      <c r="L13" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="M13" s="150" t="s">
+      <c r="M13" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="150" t="s">
+      <c r="N13" s="149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="271"/>
+      <c r="A14" s="272"/>
       <c r="B14" s="33">
         <v>3</v>
       </c>
-      <c r="C14" s="150" t="s">
+      <c r="C14" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="150" t="s">
+      <c r="D14" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="150" t="s">
+      <c r="E14" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="F14" s="150" t="s">
+      <c r="F14" s="149" t="s">
         <v>42</v>
       </c>
-      <c r="G14" s="150" t="s">
+      <c r="G14" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="H14" s="150" t="s">
+      <c r="H14" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="I14" s="150" t="s">
+      <c r="I14" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="J14" s="150" t="s">
+      <c r="J14" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="K14" s="150" t="s">
+      <c r="K14" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="L14" s="150" t="s">
+      <c r="L14" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="M14" s="151" t="s">
+      <c r="M14" s="150" t="s">
         <v>26</v>
       </c>
-      <c r="N14" s="150" t="s">
+      <c r="N14" s="149" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="272"/>
+      <c r="A15" s="273"/>
       <c r="B15" s="34">
         <v>4</v>
       </c>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="116" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="69" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="69" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="69" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="74" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="150" t="s">
+      <c r="I15" s="149" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="70" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="70" t="s">
         <v>44</v>
       </c>
       <c r="L15" s="70" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="74" t="s">
         <v>42</v>
       </c>
       <c r="N15" s="70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="281" t="s">
+      <c r="A16" s="282" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="32">
         <v>1</v>
       </c>
       <c r="C16" s="46" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="46" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="46" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="46" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="46" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="46" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="46" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="46" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="46" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="46" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="46" t="s">
         <v>24</v>
       </c>
       <c r="N16" s="46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="271"/>
+      <c r="A17" s="272"/>
       <c r="B17" s="33">
         <v>2</v>
       </c>
-      <c r="C17" s="152" t="s">
+      <c r="C17" s="151" t="s">
         <v>20</v>
       </c>
-      <c r="D17" s="152" t="s">
+      <c r="D17" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="E17" s="152" t="s">
+      <c r="E17" s="151" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="152" t="s">
+      <c r="F17" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="G17" s="152" t="s">
+      <c r="G17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="H17" s="152" t="s">
+      <c r="H17" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="I17" s="152" t="s">
+      <c r="I17" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="J17" s="152" t="s">
+      <c r="J17" s="151" t="s">
         <v>24</v>
       </c>
-      <c r="K17" s="152" t="s">
+      <c r="K17" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="L17" s="152" t="s">
+      <c r="L17" s="151" t="s">
         <v>39</v>
       </c>
-      <c r="M17" s="152" t="s">
+      <c r="M17" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="N17" s="152" t="s">
+      <c r="N17" s="151" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="271"/>
+      <c r="A18" s="272"/>
       <c r="B18" s="33">
         <v>3</v>
       </c>
-      <c r="C18" s="152" t="s">
+      <c r="C18" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="D18" s="152" t="s">
+      <c r="D18" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="152" t="s">
+      <c r="E18" s="151" t="s">
         <v>36</v>
       </c>
-      <c r="F18" s="152" t="s">
+      <c r="F18" s="151" t="s">
         <v>21</v>
       </c>
-      <c r="G18" s="152" t="s">
+      <c r="G18" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="H18" s="152" t="s">
+      <c r="H18" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="I18" s="152" t="s">
+      <c r="I18" s="151" t="s">
         <v>22</v>
       </c>
-      <c r="J18" s="152" t="s">
+      <c r="J18" s="151" t="s">
         <v>38</v>
       </c>
-      <c r="K18" s="152" t="s">
+      <c r="K18" s="151" t="s">
         <v>39</v>
       </c>
-      <c r="L18" s="152" t="s">
+      <c r="L18" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="M18" s="152" t="s">
+      <c r="M18" s="151" t="s">
         <v>42</v>
       </c>
-      <c r="N18" s="152" t="s">
+      <c r="N18" s="151" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="276"/>
+      <c r="A19" s="277"/>
       <c r="B19" s="34">
         <v>4</v>
       </c>
-      <c r="C19" s="118" t="s">
+      <c r="C19" s="117" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="118" t="s">
+      <c r="D19" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="E19" s="118" t="s">
+      <c r="E19" s="117" t="s">
         <v>21</v>
       </c>
-      <c r="F19" s="118" t="s">
+      <c r="F19" s="117" t="s">
         <v>36</v>
       </c>
-      <c r="G19" s="118" t="s">
+      <c r="G19" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="H19" s="118" t="s">
+      <c r="H19" s="117" t="s">
         <v>22</v>
       </c>
-      <c r="I19" s="118" t="s">
+      <c r="I19" s="117" t="s">
         <v>27</v>
       </c>
-      <c r="J19" s="118" t="s">
+      <c r="J19" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="118" t="s">
+      <c r="K19" s="117" t="s">
         <v>20</v>
       </c>
-      <c r="L19" s="118" t="s">
+      <c r="L19" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="M19" s="118" t="s">
+      <c r="M19" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="N19" s="118" t="s">
+      <c r="N19" s="117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="270" t="s">
+      <c r="A20" s="271" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="40">
         <v>1</v>
       </c>
       <c r="C20" s="68" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="68" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="68" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="71" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="71" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="71" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="71" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="71" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="68" t="s">
         <v>21</v>
       </c>
       <c r="L20" s="71" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="68" t="s">
         <v>32</v>
       </c>
       <c r="N20" s="68" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="271"/>
+      <c r="A21" s="272"/>
       <c r="B21" s="36">
         <v>2</v>
       </c>
-      <c r="C21" s="153" t="s">
+      <c r="C21" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="154" t="s">
+      <c r="D21" s="153" t="s">
         <v>25</v>
       </c>
-      <c r="E21" s="153" t="s">
+      <c r="E21" s="152" t="s">
         <v>36</v>
       </c>
-      <c r="F21" s="153" t="s">
+      <c r="F21" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="G21" s="155" t="s">
+      <c r="G21" s="154" t="s">
         <v>35</v>
       </c>
-      <c r="H21" s="155" t="s">
+      <c r="H21" s="154" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="73" t="s">
         <v>28</v>
       </c>
       <c r="J21" s="73" t="s">
         <v>41</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>29</v>
       </c>
       <c r="L21" s="73" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="73" t="s">
         <v>34</v>
       </c>
       <c r="N21" s="73" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="271"/>
+      <c r="A22" s="272"/>
       <c r="B22" s="36">
         <v>3</v>
       </c>
-      <c r="C22" s="153" t="s">
+      <c r="C22" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="153" t="s">
+      <c r="D22" s="152" t="s">
         <v>23</v>
       </c>
-      <c r="E22" s="153" t="s">
+      <c r="E22" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="F22" s="153" t="s">
+      <c r="F22" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="154" t="s">
+      <c r="G22" s="153" t="s">
         <v>45</v>
       </c>
-      <c r="H22" s="154" t="s">
+      <c r="H22" s="153" t="s">
         <v>27</v>
       </c>
-      <c r="I22" s="154" t="s">
+      <c r="I22" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="J22" s="154" t="s">
+      <c r="J22" s="153" t="s">
         <v>41</v>
       </c>
-      <c r="K22" s="153" t="s">
+      <c r="K22" s="152" t="s">
         <v>35</v>
       </c>
-      <c r="L22" s="153" t="s">
+      <c r="L22" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="M22" s="153" t="s">
+      <c r="M22" s="152" t="s">
         <v>26</v>
       </c>
-      <c r="N22" s="153" t="s">
+      <c r="N22" s="152" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="272"/>
+      <c r="A23" s="273"/>
       <c r="B23" s="39">
         <v>4</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="70" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="70" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="70" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="74" t="s">
         <v>45</v>
       </c>
       <c r="H23" s="74" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="74" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="74" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="70" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="70" t="s">
         <v>28</v>
       </c>
       <c r="M23" s="70" t="s">
         <v>38</v>
       </c>
       <c r="N23" s="70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="273" t="s">
+      <c r="A24" s="274" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="32">
         <v>1</v>
       </c>
-      <c r="C24" s="148" t="s">
+      <c r="C24" s="147" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="148" t="s">
+      <c r="D24" s="147" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="148" t="s">
+      <c r="E24" s="147" t="s">
         <v>32</v>
       </c>
-      <c r="F24" s="148" t="s">
+      <c r="F24" s="147" t="s">
         <v>33</v>
       </c>
-      <c r="G24" s="148" t="s">
+      <c r="G24" s="147" t="s">
         <v>25</v>
       </c>
-      <c r="H24" s="148" t="s">
+      <c r="H24" s="147" t="s">
         <v>24</v>
       </c>
-      <c r="I24" s="148" t="s">
+      <c r="I24" s="147" t="s">
         <v>22</v>
       </c>
-      <c r="J24" s="148" t="s">
+      <c r="J24" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="K24" s="148" t="s">
+      <c r="K24" s="147" t="s">
         <v>46</v>
       </c>
-      <c r="L24" s="148" t="s">
+      <c r="L24" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="M24" s="148" t="s">
+      <c r="M24" s="147" t="s">
         <v>30</v>
       </c>
-      <c r="N24" s="148" t="s">
+      <c r="N24" s="147" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="274"/>
+      <c r="A25" s="275"/>
       <c r="B25" s="36">
         <v>2</v>
       </c>
-      <c r="C25" s="149" t="s">
+      <c r="C25" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="D25" s="149" t="s">
+      <c r="D25" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="E25" s="149" t="s">
+      <c r="E25" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="F25" s="149" t="s">
+      <c r="F25" s="148" t="s">
         <v>48</v>
       </c>
-      <c r="G25" s="149" t="s">
+      <c r="G25" s="148" t="s">
         <v>27</v>
       </c>
-      <c r="H25" s="149" t="s">
+      <c r="H25" s="148" t="s">
         <v>33</v>
       </c>
-      <c r="I25" s="149" t="s">
+      <c r="I25" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="J25" s="149" t="s">
+      <c r="J25" s="148" t="s">
         <v>41</v>
       </c>
-      <c r="K25" s="149" t="s">
+      <c r="K25" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="L25" s="149" t="s">
+      <c r="L25" s="148" t="s">
         <v>29</v>
       </c>
-      <c r="M25" s="149" t="s">
+      <c r="M25" s="148" t="s">
         <v>44</v>
       </c>
-      <c r="N25" s="149" t="s">
+      <c r="N25" s="148" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="274"/>
+      <c r="A26" s="275"/>
       <c r="B26" s="36">
         <v>3</v>
       </c>
-      <c r="C26" s="149" t="s">
+      <c r="C26" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="149" t="s">
+      <c r="D26" s="148" t="s">
         <v>21</v>
       </c>
-      <c r="E26" s="149" t="s">
+      <c r="E26" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="F26" s="149" t="s">
+      <c r="F26" s="148" t="s">
         <v>40</v>
       </c>
-      <c r="G26" s="149" t="s">
+      <c r="G26" s="148" t="s">
         <v>44</v>
       </c>
-      <c r="H26" s="149" t="s">
+      <c r="H26" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="I26" s="149" t="s">
+      <c r="I26" s="148" t="s">
         <v>45</v>
       </c>
-      <c r="J26" s="149" t="s">
+      <c r="J26" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="K26" s="149" t="s">
+      <c r="K26" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="149" t="s">
+      <c r="L26" s="148" t="s">
         <v>33</v>
       </c>
-      <c r="M26" s="149" t="s">
+      <c r="M26" s="148" t="s">
         <v>27</v>
       </c>
-      <c r="N26" s="149" t="s">
+      <c r="N26" s="148" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="275"/>
+      <c r="A27" s="276"/>
       <c r="B27" s="39">
         <v>4</v>
       </c>
       <c r="C27" s="72" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="72" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="72" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="72" t="s">
         <v>36</v>
       </c>
       <c r="G27" s="72" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="72" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="72" t="s">
         <v>45</v>
       </c>
       <c r="J27" s="72" t="s">
         <v>33</v>
       </c>
       <c r="K27" s="72" t="s">
         <v>21</v>
       </c>
       <c r="L27" s="72" t="s">
         <v>20</v>
       </c>
       <c r="M27" s="72" t="s">
         <v>34</v>
       </c>
       <c r="N27" s="72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="270" t="s">
+      <c r="A28" s="271" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="35">
         <v>1</v>
       </c>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="75"/>
       <c r="G28" s="75"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75" t="s">
         <v>32</v>
       </c>
       <c r="L28" s="75" t="s">
         <v>20</v>
       </c>
       <c r="M28" s="75" t="s">
         <v>26</v>
       </c>
       <c r="N28" s="75" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="271"/>
+      <c r="A29" s="272"/>
       <c r="B29" s="36">
         <v>2</v>
       </c>
-      <c r="C29" s="155"/>
-[...7 lines deleted...]
-      <c r="K29" s="214" t="s">
+      <c r="C29" s="154"/>
+      <c r="D29" s="154"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="154"/>
+      <c r="G29" s="154"/>
+      <c r="H29" s="154"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="154"/>
+      <c r="K29" s="213" t="s">
         <v>32</v>
       </c>
-      <c r="L29" s="214" t="s">
+      <c r="L29" s="213" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="214" t="s">
+      <c r="M29" s="213" t="s">
         <v>26</v>
       </c>
-      <c r="N29" s="214" t="s">
+      <c r="N29" s="213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="271"/>
+      <c r="A30" s="272"/>
       <c r="B30" s="36">
         <v>3</v>
       </c>
-      <c r="C30" s="155"/>
-[...7 lines deleted...]
-      <c r="K30" s="214" t="s">
+      <c r="C30" s="154"/>
+      <c r="D30" s="154"/>
+      <c r="E30" s="154"/>
+      <c r="F30" s="154"/>
+      <c r="G30" s="154"/>
+      <c r="H30" s="154"/>
+      <c r="I30" s="154"/>
+      <c r="J30" s="154"/>
+      <c r="K30" s="213" t="s">
         <v>20</v>
       </c>
-      <c r="L30" s="214" t="s">
+      <c r="L30" s="213" t="s">
         <v>31</v>
       </c>
-      <c r="M30" s="214" t="s">
+      <c r="M30" s="213" t="s">
         <v>32</v>
       </c>
-      <c r="N30" s="214" t="s">
+      <c r="N30" s="213" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="276"/>
+      <c r="A31" s="277"/>
       <c r="B31" s="45">
         <v>4</v>
       </c>
       <c r="C31" s="76"/>
       <c r="D31" s="76"/>
       <c r="E31" s="76"/>
       <c r="F31" s="76"/>
       <c r="G31" s="76"/>
       <c r="H31" s="76"/>
       <c r="I31" s="76"/>
       <c r="J31" s="76"/>
-      <c r="K31" s="215" t="s">
+      <c r="K31" s="214" t="s">
         <v>20</v>
       </c>
-      <c r="L31" s="215" t="s">
+      <c r="L31" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="M31" s="215" t="s">
+      <c r="M31" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="N31" s="215" t="s">
+      <c r="N31" s="214" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N5"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
   </mergeCells>
   <conditionalFormatting sqref="C7:N7 C20 C24 C28">
-    <cfRule type="cellIs" dxfId="62" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="74" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="61" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="73" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="60" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="72" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.19685039370078741" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:V36"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="E20" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="J22" sqref="J22"/>
+      <selection pane="bottomRight" activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="10" width="22.33203125" style="13" customWidth="1"/>
     <col min="11" max="11" width="24" style="13" customWidth="1"/>
     <col min="12" max="12" width="22.33203125" style="13" customWidth="1"/>
     <col min="13" max="13" width="24.5" style="13" customWidth="1"/>
     <col min="14" max="14" width="22.33203125" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A1" s="282" t="s">
+      <c r="A1" s="283" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="282"/>
-[...5 lines deleted...]
-      <c r="H1" s="282"/>
+      <c r="B1" s="283"/>
+      <c r="C1" s="283"/>
+      <c r="D1" s="283"/>
+      <c r="E1" s="283"/>
+      <c r="F1" s="283"/>
+      <c r="G1" s="283"/>
+      <c r="H1" s="283"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A2" s="283" t="s">
+      <c r="A2" s="284" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="283"/>
-[...5 lines deleted...]
-      <c r="H2" s="283"/>
+      <c r="B2" s="284"/>
+      <c r="C2" s="284"/>
+      <c r="D2" s="284"/>
+      <c r="E2" s="284"/>
+      <c r="F2" s="284"/>
+      <c r="G2" s="284"/>
+      <c r="H2" s="284"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="1:15" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="279" t="s">
+      <c r="A4" s="280" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="279"/>
-[...12 lines deleted...]
-      <c r="O4" s="279"/>
+      <c r="B4" s="280"/>
+      <c r="C4" s="280"/>
+      <c r="D4" s="280"/>
+      <c r="E4" s="280"/>
+      <c r="F4" s="280"/>
+      <c r="G4" s="280"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="280"/>
+      <c r="J4" s="280"/>
+      <c r="K4" s="280"/>
+      <c r="L4" s="280"/>
+      <c r="M4" s="280"/>
+      <c r="N4" s="280"/>
+      <c r="O4" s="280"/>
     </row>
     <row r="5" spans="1:15" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="280" t="s">
-[...15 lines deleted...]
-      <c r="O5" s="280"/>
+      <c r="A5" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5" s="281"/>
+      <c r="C5" s="281"/>
+      <c r="D5" s="281"/>
+      <c r="E5" s="281"/>
+      <c r="F5" s="281"/>
+      <c r="G5" s="281"/>
+      <c r="H5" s="281"/>
+      <c r="I5" s="281"/>
+      <c r="J5" s="281"/>
+      <c r="K5" s="281"/>
+      <c r="L5" s="281"/>
+      <c r="M5" s="281"/>
+      <c r="N5" s="281"/>
+      <c r="O5" s="281"/>
     </row>
     <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>4</v>
       </c>
@@ -6120,987 +6226,1156 @@
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="77" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="62" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="65" t="s">
         <v>15</v>
       </c>
       <c r="N7" s="78" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="79"/>
     </row>
     <row r="8" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="270" t="s">
+      <c r="A8" s="271" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="32">
         <v>1</v>
       </c>
-      <c r="C8" s="168" t="s">
+      <c r="C8" s="167" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="166" t="s">
+      <c r="D8" s="165" t="s">
         <v>63</v>
       </c>
-      <c r="E8" s="166" t="s">
+      <c r="E8" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="F8" s="167" t="s">
+      <c r="F8" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="G8" s="168" t="s">
+      <c r="G8" s="167" t="s">
         <v>75</v>
       </c>
-      <c r="H8" s="166" t="s">
+      <c r="H8" s="165" t="s">
         <v>75</v>
       </c>
-      <c r="I8" s="166" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="165" t="s">
+      <c r="I8" s="165" t="s">
+        <v>180</v>
+      </c>
+      <c r="J8" s="168" t="s">
+        <v>180</v>
+      </c>
+      <c r="K8" s="164" t="s">
         <v>76</v>
       </c>
-      <c r="L8" s="166" t="s">
+      <c r="L8" s="165" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="166" t="s">
+      <c r="M8" s="165" t="s">
         <v>73</v>
       </c>
-      <c r="N8" s="166" t="s">
+      <c r="N8" s="165" t="s">
         <v>77</v>
       </c>
-      <c r="O8" s="169"/>
+      <c r="O8" s="168"/>
     </row>
     <row r="9" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="271"/>
+      <c r="A9" s="272"/>
       <c r="B9" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="182" t="s">
+      <c r="C9" s="181" t="s">
         <v>63</v>
       </c>
-      <c r="D9" s="183" t="s">
+      <c r="D9" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="E9" s="183" t="s">
+      <c r="E9" s="182" t="s">
         <v>53</v>
       </c>
-      <c r="F9" s="188" t="s">
+      <c r="F9" s="187" t="s">
         <v>77</v>
       </c>
-      <c r="G9" s="182" t="s">
+      <c r="G9" s="181" t="s">
         <v>75</v>
       </c>
-      <c r="H9" s="183" t="s">
+      <c r="H9" s="182" t="s">
         <v>75</v>
       </c>
-      <c r="I9" s="183" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="190" t="s">
+      <c r="I9" s="182" t="s">
+        <v>180</v>
+      </c>
+      <c r="J9" s="183" t="s">
+        <v>180</v>
+      </c>
+      <c r="K9" s="189" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="183" t="s">
+      <c r="L9" s="182" t="s">
         <v>48</v>
       </c>
-      <c r="M9" s="183" t="s">
+      <c r="M9" s="182" t="s">
         <v>79</v>
       </c>
-      <c r="N9" s="183" t="s">
+      <c r="N9" s="182" t="s">
         <v>26</v>
       </c>
-      <c r="O9" s="184"/>
+      <c r="O9" s="183"/>
     </row>
     <row r="10" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="271"/>
+      <c r="A10" s="272"/>
       <c r="B10" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="182" t="s">
+      <c r="C10" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="D10" s="183" t="s">
+      <c r="D10" s="182" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="183" t="s">
+      <c r="E10" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="F10" s="188" t="s">
+      <c r="F10" s="187" t="s">
         <v>63</v>
       </c>
-      <c r="G10" s="182" t="s">
+      <c r="G10" s="181" t="s">
         <v>75</v>
       </c>
-      <c r="H10" s="183" t="s">
+      <c r="H10" s="182" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="183" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="190" t="s">
+      <c r="I10" s="182" t="s">
+        <v>180</v>
+      </c>
+      <c r="J10" s="183" t="s">
+        <v>180</v>
+      </c>
+      <c r="K10" s="189" t="s">
         <v>48</v>
       </c>
-      <c r="L10" s="183" t="s">
+      <c r="L10" s="182" t="s">
         <v>58</v>
       </c>
-      <c r="M10" s="183" t="s">
+      <c r="M10" s="182" t="s">
         <v>26</v>
       </c>
-      <c r="N10" s="183" t="s">
+      <c r="N10" s="182" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="184"/>
+      <c r="O10" s="183"/>
     </row>
     <row r="11" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="276"/>
+      <c r="A11" s="277"/>
       <c r="B11" s="34">
         <v>4</v>
       </c>
-      <c r="C11" s="185"/>
-[...11 lines deleted...]
-      <c r="O11" s="187"/>
+      <c r="C11" s="184"/>
+      <c r="D11" s="185"/>
+      <c r="E11" s="185"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="184"/>
+      <c r="H11" s="185"/>
+      <c r="I11" s="185"/>
+      <c r="J11" s="186"/>
+      <c r="K11" s="190"/>
+      <c r="L11" s="185"/>
+      <c r="M11" s="185"/>
+      <c r="N11" s="185"/>
+      <c r="O11" s="186"/>
     </row>
     <row r="12" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="270" t="s">
+      <c r="A12" s="271" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="35">
         <v>1</v>
       </c>
       <c r="C12" s="80" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="103" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="103" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="104" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="80" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="103" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="103" t="s">
         <v>62</v>
       </c>
       <c r="J12" s="82" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="168" t="s">
+      <c r="K12" s="167" t="s">
         <v>64</v>
       </c>
-      <c r="L12" s="166" t="s">
+      <c r="L12" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="M12" s="130" t="s">
+      <c r="M12" s="129" t="s">
         <v>60</v>
       </c>
-      <c r="N12" s="156" t="s">
+      <c r="N12" s="155" t="s">
         <v>73</v>
       </c>
-      <c r="O12" s="157"/>
+      <c r="O12" s="156"/>
     </row>
     <row r="13" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="271"/>
+      <c r="A13" s="272"/>
       <c r="B13" s="36">
         <v>2</v>
       </c>
-      <c r="C13" s="158" t="s">
+      <c r="C13" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="D13" s="159" t="s">
+      <c r="D13" s="158" t="s">
         <v>21</v>
       </c>
-      <c r="E13" s="159" t="s">
+      <c r="E13" s="158" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="160" t="s">
+      <c r="F13" s="159" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="161" t="s">
+      <c r="G13" s="160" t="s">
         <v>57</v>
       </c>
-      <c r="H13" s="159" t="s">
+      <c r="H13" s="158" t="s">
         <v>59</v>
       </c>
-      <c r="I13" s="159" t="s">
+      <c r="I13" s="158" t="s">
         <v>73</v>
       </c>
-      <c r="J13" s="160" t="s">
+      <c r="J13" s="159" t="s">
         <v>56</v>
       </c>
-      <c r="K13" s="162" t="s">
+      <c r="K13" s="161" t="s">
         <v>20</v>
       </c>
-      <c r="L13" s="163" t="s">
+      <c r="L13" s="162" t="s">
         <v>64</v>
       </c>
-      <c r="M13" s="163" t="s">
+      <c r="M13" s="162" t="s">
         <v>48</v>
       </c>
       <c r="N13" s="83" t="s">
         <v>65</v>
       </c>
-      <c r="O13" s="160"/>
+      <c r="O13" s="159"/>
     </row>
     <row r="14" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="271"/>
+      <c r="A14" s="272"/>
       <c r="B14" s="36">
         <v>3</v>
       </c>
-      <c r="C14" s="158" t="s">
+      <c r="C14" s="157" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="159" t="s">
+      <c r="D14" s="158" t="s">
         <v>61</v>
       </c>
-      <c r="E14" s="159" t="s">
+      <c r="E14" s="158" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="160" t="s">
+      <c r="F14" s="159" t="s">
         <v>66</v>
       </c>
-      <c r="G14" s="161" t="s">
+      <c r="G14" s="160" t="s">
         <v>27</v>
       </c>
-      <c r="H14" s="159" t="s">
+      <c r="H14" s="158" t="s">
         <v>72</v>
       </c>
-      <c r="I14" s="159" t="s">
+      <c r="I14" s="158" t="s">
         <v>57</v>
       </c>
-      <c r="J14" s="160" t="s">
+      <c r="J14" s="159" t="s">
         <v>59</v>
       </c>
-      <c r="K14" s="158" t="s">
+      <c r="K14" s="157" t="s">
         <v>67</v>
       </c>
-      <c r="L14" s="159" t="s">
+      <c r="L14" s="158" t="s">
         <v>20</v>
       </c>
-      <c r="M14" s="159" t="s">
+      <c r="M14" s="158" t="s">
         <v>65</v>
       </c>
-      <c r="N14" s="159" t="s">
+      <c r="N14" s="158" t="s">
         <v>48</v>
       </c>
-      <c r="O14" s="160"/>
+      <c r="O14" s="159"/>
     </row>
     <row r="15" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="272"/>
+      <c r="A15" s="273"/>
       <c r="B15" s="34">
         <v>4</v>
       </c>
       <c r="C15" s="84"/>
       <c r="D15" s="85"/>
       <c r="E15" s="85"/>
       <c r="F15" s="86"/>
       <c r="G15" s="84"/>
-      <c r="H15" s="163"/>
+      <c r="H15" s="162"/>
       <c r="I15" s="87"/>
       <c r="J15" s="88"/>
       <c r="K15" s="89"/>
       <c r="L15" s="90"/>
-      <c r="M15" s="164"/>
+      <c r="M15" s="163"/>
       <c r="N15" s="91"/>
       <c r="O15" s="92"/>
     </row>
     <row r="16" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="281" t="s">
+      <c r="A16" s="282" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="32">
         <v>1</v>
       </c>
       <c r="C16" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="165" t="s">
+      <c r="D16" s="164" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="166" t="s">
+      <c r="E16" s="165" t="s">
         <v>69</v>
       </c>
-      <c r="F16" s="167" t="s">
+      <c r="F16" s="166" t="s">
         <v>69</v>
       </c>
-      <c r="G16" s="168" t="s">
+      <c r="G16" s="167" t="s">
         <v>62</v>
       </c>
-      <c r="H16" s="166" t="s">
+      <c r="H16" s="165" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="105" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="169" t="s">
+      <c r="J16" s="168" t="s">
         <v>48</v>
       </c>
-      <c r="K16" s="129" t="s">
+      <c r="K16" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="L16" s="165" t="s">
+      <c r="L16" s="164" t="s">
         <v>71</v>
       </c>
-      <c r="M16" s="130" t="s">
+      <c r="M16" s="129" t="s">
         <v>70</v>
       </c>
-      <c r="N16" s="156" t="s">
+      <c r="N16" s="155" t="s">
         <v>71</v>
       </c>
-      <c r="O16" s="170"/>
+      <c r="O16" s="169"/>
     </row>
     <row r="17" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="271"/>
+      <c r="A17" s="272"/>
       <c r="B17" s="36">
         <v>2</v>
       </c>
-      <c r="C17" s="172" t="s">
+      <c r="C17" s="171" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="164" t="s">
+      <c r="D17" s="163" t="s">
         <v>68</v>
       </c>
-      <c r="E17" s="164" t="s">
+      <c r="E17" s="163" t="s">
         <v>69</v>
       </c>
-      <c r="F17" s="139" t="s">
+      <c r="F17" s="138" t="s">
         <v>69</v>
       </c>
-      <c r="G17" s="172" t="s">
+      <c r="G17" s="171" t="s">
         <v>63</v>
       </c>
-      <c r="H17" s="164" t="s">
+      <c r="H17" s="163" t="s">
         <v>48</v>
       </c>
-      <c r="I17" s="164" t="s">
+      <c r="I17" s="163" t="s">
         <v>55</v>
       </c>
-      <c r="J17" s="171" t="s">
+      <c r="J17" s="170" t="s">
         <v>73</v>
       </c>
-      <c r="K17" s="172" t="s">
+      <c r="K17" s="171" t="s">
         <v>70</v>
       </c>
-      <c r="L17" s="164" t="s">
+      <c r="L17" s="163" t="s">
         <v>71</v>
       </c>
-      <c r="M17" s="164" t="s">
+      <c r="M17" s="163" t="s">
         <v>70</v>
       </c>
-      <c r="N17" s="222" t="s">
+      <c r="N17" s="221" t="s">
         <v>71</v>
       </c>
-      <c r="O17" s="160"/>
+      <c r="O17" s="159"/>
     </row>
     <row r="18" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="271"/>
+      <c r="A18" s="272"/>
       <c r="B18" s="36">
         <v>3</v>
       </c>
-      <c r="C18" s="172" t="s">
+      <c r="C18" s="171" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="164" t="s">
+      <c r="D18" s="163" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="164" t="s">
+      <c r="E18" s="163" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="139" t="s">
+      <c r="F18" s="138" t="s">
         <v>69</v>
       </c>
-      <c r="G18" s="172" t="s">
+      <c r="G18" s="171" t="s">
         <v>55</v>
       </c>
-      <c r="H18" s="164" t="s">
+      <c r="H18" s="163" t="s">
         <v>27</v>
       </c>
-      <c r="I18" s="164" t="s">
+      <c r="I18" s="163" t="s">
         <v>48</v>
       </c>
-      <c r="J18" s="171" t="s">
+      <c r="J18" s="170" t="s">
         <v>26</v>
       </c>
-      <c r="K18" s="172" t="s">
+      <c r="K18" s="171" t="s">
         <v>70</v>
       </c>
-      <c r="L18" s="164" t="s">
+      <c r="L18" s="163" t="s">
         <v>71</v>
       </c>
-      <c r="M18" s="164" t="s">
+      <c r="M18" s="163" t="s">
         <v>70</v>
       </c>
-      <c r="N18" s="222" t="s">
+      <c r="N18" s="221" t="s">
         <v>71</v>
       </c>
-      <c r="O18" s="160"/>
+      <c r="O18" s="159"/>
     </row>
     <row r="19" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="276"/>
+      <c r="A19" s="277"/>
       <c r="B19" s="34">
         <v>4</v>
       </c>
       <c r="C19" s="94"/>
       <c r="D19" s="87"/>
       <c r="E19" s="87"/>
       <c r="F19" s="95"/>
       <c r="G19" s="89"/>
       <c r="H19" s="87"/>
       <c r="I19" s="87"/>
       <c r="J19" s="96"/>
       <c r="K19" s="89"/>
       <c r="L19" s="97"/>
       <c r="M19" s="81"/>
       <c r="N19" s="99"/>
       <c r="O19" s="100"/>
     </row>
     <row r="20" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="270" t="s">
+      <c r="A20" s="271" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="40">
         <v>1</v>
       </c>
-      <c r="C20" s="129"/>
-[...23 lines deleted...]
-      <c r="V20" s="132"/>
+      <c r="C20" s="128" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="129" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="129" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="193"/>
+      <c r="G20" s="200"/>
+      <c r="H20" s="129"/>
+      <c r="I20" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="129"/>
+      <c r="K20" s="167" t="s">
+        <v>181</v>
+      </c>
+      <c r="L20" s="165" t="s">
+        <v>187</v>
+      </c>
+      <c r="M20" s="165" t="s">
+        <v>183</v>
+      </c>
+      <c r="N20" s="165" t="s">
+        <v>189</v>
+      </c>
+      <c r="O20" s="210"/>
+      <c r="S20" s="130"/>
+      <c r="T20" s="130"/>
+      <c r="U20" s="131"/>
+      <c r="V20" s="131"/>
     </row>
     <row r="21" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="271"/>
+      <c r="A21" s="272"/>
       <c r="B21" s="36">
         <v>2</v>
       </c>
-      <c r="C21" s="195"/>
-[...7 lines deleted...]
-      <c r="K21" s="256" t="s">
+      <c r="C21" s="194" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="195" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="195" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="196"/>
+      <c r="G21" s="201"/>
+      <c r="H21" s="195"/>
+      <c r="I21" s="195" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="195"/>
+      <c r="K21" s="255" t="s">
+        <v>182</v>
+      </c>
+      <c r="L21" s="256" t="s">
+        <v>187</v>
+      </c>
+      <c r="M21" s="182" t="s">
         <v>183</v>
       </c>
-      <c r="L21" s="257" t="s">
-[...12 lines deleted...]
-      <c r="V21" s="133"/>
+      <c r="N21" s="182" t="s">
+        <v>189</v>
+      </c>
+      <c r="O21" s="211"/>
+      <c r="S21" s="130"/>
+      <c r="T21" s="130"/>
+      <c r="U21" s="131"/>
+      <c r="V21" s="132"/>
     </row>
     <row r="22" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="271"/>
+      <c r="A22" s="272"/>
       <c r="B22" s="36">
         <v>3</v>
       </c>
-      <c r="C22" s="195"/>
-[...13 lines deleted...]
-      <c r="M22" s="183" t="s">
+      <c r="C22" s="194" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="195" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="195" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="196"/>
+      <c r="G22" s="201"/>
+      <c r="H22" s="195"/>
+      <c r="I22" s="195" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="195"/>
+      <c r="K22" s="181" t="s">
         <v>185</v>
       </c>
-      <c r="N22" s="183" t="s">
-[...6 lines deleted...]
-      <c r="V22" s="133"/>
+      <c r="L22" s="182" t="s">
+        <v>188</v>
+      </c>
+      <c r="M22" s="182" t="s">
+        <v>184</v>
+      </c>
+      <c r="N22" s="182" t="s">
+        <v>190</v>
+      </c>
+      <c r="O22" s="211"/>
+      <c r="S22" s="132"/>
+      <c r="T22" s="132"/>
+      <c r="U22" s="132"/>
+      <c r="V22" s="132"/>
     </row>
     <row r="23" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="272"/>
+      <c r="A23" s="273"/>
       <c r="B23" s="39">
         <v>4</v>
       </c>
-      <c r="C23" s="198"/>
-[...7 lines deleted...]
-      <c r="K23" s="191"/>
+      <c r="C23" s="197"/>
+      <c r="D23" s="198"/>
+      <c r="E23" s="198"/>
+      <c r="F23" s="199"/>
+      <c r="G23" s="202"/>
+      <c r="H23" s="198"/>
+      <c r="I23" s="198"/>
+      <c r="J23" s="199"/>
+      <c r="K23" s="190"/>
       <c r="L23" s="97"/>
       <c r="M23" s="98"/>
       <c r="N23" s="99"/>
       <c r="O23" s="101"/>
-      <c r="S23" s="134"/>
-[...2 lines deleted...]
-      <c r="V23" s="134"/>
+      <c r="S23" s="133"/>
+      <c r="T23" s="133"/>
+      <c r="U23" s="133"/>
+      <c r="V23" s="133"/>
     </row>
     <row r="24" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="273" t="s">
+      <c r="A24" s="274" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="32">
         <v>1</v>
       </c>
       <c r="C24" s="80"/>
-      <c r="D24" s="165"/>
-[...12 lines deleted...]
-      <c r="M24" s="166" t="s">
+      <c r="D24" s="164"/>
+      <c r="E24" s="165"/>
+      <c r="F24" s="166" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="167"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="165" t="s">
+        <v>22</v>
+      </c>
+      <c r="J24" s="168" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="167" t="s">
+        <v>183</v>
+      </c>
+      <c r="L24" s="165" t="s">
+        <v>181</v>
+      </c>
+      <c r="M24" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="N24" s="166" t="s">
+      <c r="N24" s="165" t="s">
         <v>78</v>
       </c>
-      <c r="O24" s="213"/>
-[...3 lines deleted...]
-      <c r="V24" s="133"/>
+      <c r="O24" s="212"/>
+      <c r="S24" s="132"/>
+      <c r="T24" s="132"/>
+      <c r="U24" s="132"/>
+      <c r="V24" s="132"/>
     </row>
     <row r="25" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="274"/>
+      <c r="A25" s="275"/>
       <c r="B25" s="36">
         <v>2</v>
       </c>
-      <c r="C25" s="172"/>
-[...10 lines deleted...]
-      <c r="L25" s="183" t="s">
+      <c r="C25" s="171"/>
+      <c r="D25" s="163"/>
+      <c r="E25" s="163"/>
+      <c r="F25" s="170" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="172"/>
+      <c r="H25" s="163"/>
+      <c r="I25" s="163" t="s">
+        <v>22</v>
+      </c>
+      <c r="J25" s="170" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="181" t="s">
         <v>183</v>
       </c>
-      <c r="M25" s="183" t="s">
+      <c r="L25" s="182" t="s">
+        <v>182</v>
+      </c>
+      <c r="M25" s="182" t="s">
         <v>60</v>
       </c>
-      <c r="N25" s="183" t="s">
+      <c r="N25" s="182" t="s">
         <v>78</v>
       </c>
-      <c r="O25" s="212"/>
-[...3 lines deleted...]
-      <c r="V25" s="134"/>
+      <c r="O25" s="211"/>
+      <c r="S25" s="132"/>
+      <c r="T25" s="132"/>
+      <c r="U25" s="132"/>
+      <c r="V25" s="133"/>
     </row>
     <row r="26" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="274"/>
+      <c r="A26" s="275"/>
       <c r="B26" s="36">
         <v>3</v>
       </c>
-      <c r="C26" s="172"/>
-[...7 lines deleted...]
-      <c r="K26" s="182" t="s">
+      <c r="C26" s="171"/>
+      <c r="D26" s="163"/>
+      <c r="E26" s="163"/>
+      <c r="F26" s="170" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="173"/>
+      <c r="H26" s="163"/>
+      <c r="I26" s="163" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" s="170" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="181" t="s">
+        <v>184</v>
+      </c>
+      <c r="L26" s="182" t="s">
         <v>185</v>
       </c>
-      <c r="L26" s="183" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="183" t="s">
+      <c r="M26" s="182" t="s">
         <v>60</v>
       </c>
-      <c r="N26" s="183" t="s">
+      <c r="N26" s="182" t="s">
         <v>78</v>
       </c>
-      <c r="O26" s="212"/>
+      <c r="O26" s="211"/>
     </row>
     <row r="27" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="275"/>
+      <c r="A27" s="276"/>
       <c r="B27" s="39">
         <v>4</v>
       </c>
       <c r="C27" s="89"/>
       <c r="D27" s="87"/>
       <c r="E27" s="87"/>
       <c r="F27" s="96"/>
       <c r="G27" s="90"/>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
       <c r="J27" s="96"/>
-      <c r="K27" s="185"/>
-[...3 lines deleted...]
-      <c r="O27" s="187"/>
+      <c r="K27" s="184"/>
+      <c r="L27" s="185"/>
+      <c r="M27" s="185"/>
+      <c r="N27" s="185"/>
+      <c r="O27" s="186"/>
     </row>
     <row r="28" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="270" t="s">
+      <c r="A28" s="271" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="35">
         <v>1</v>
       </c>
-      <c r="C28" s="284" t="s">
+      <c r="C28" s="285" t="s">
         <v>80</v>
       </c>
-      <c r="D28" s="285"/>
-[...5 lines deleted...]
-      <c r="J28" s="285"/>
+      <c r="D28" s="286"/>
+      <c r="E28" s="286"/>
+      <c r="F28" s="286"/>
+      <c r="G28" s="286"/>
+      <c r="H28" s="286"/>
+      <c r="I28" s="286"/>
+      <c r="J28" s="286"/>
       <c r="K28" s="106" t="s">
         <v>46</v>
       </c>
       <c r="L28" s="107" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="107" t="s">
         <v>24</v>
       </c>
       <c r="N28" s="107" t="s">
         <v>48</v>
       </c>
-      <c r="O28" s="265"/>
+      <c r="O28" s="264"/>
     </row>
     <row r="29" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="271"/>
+      <c r="A29" s="272"/>
       <c r="B29" s="36">
         <v>2</v>
       </c>
-      <c r="C29" s="286"/>
-[...7 lines deleted...]
-      <c r="K29" s="220" t="s">
+      <c r="C29" s="287"/>
+      <c r="D29" s="288"/>
+      <c r="E29" s="288"/>
+      <c r="F29" s="288"/>
+      <c r="G29" s="288"/>
+      <c r="H29" s="288"/>
+      <c r="I29" s="288"/>
+      <c r="J29" s="288"/>
+      <c r="K29" s="219" t="s">
         <v>46</v>
       </c>
-      <c r="L29" s="221" t="s">
+      <c r="L29" s="220" t="s">
         <v>27</v>
       </c>
-      <c r="M29" s="221" t="s">
+      <c r="M29" s="220" t="s">
         <v>24</v>
       </c>
-      <c r="N29" s="221" t="s">
+      <c r="N29" s="220" t="s">
         <v>48</v>
       </c>
-      <c r="O29" s="266"/>
+      <c r="O29" s="265"/>
     </row>
     <row r="30" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="271"/>
+      <c r="A30" s="272"/>
       <c r="B30" s="36">
         <v>3</v>
       </c>
-      <c r="C30" s="286"/>
-[...7 lines deleted...]
-      <c r="K30" s="220" t="s">
+      <c r="C30" s="287"/>
+      <c r="D30" s="288"/>
+      <c r="E30" s="288"/>
+      <c r="F30" s="288"/>
+      <c r="G30" s="288"/>
+      <c r="H30" s="288"/>
+      <c r="I30" s="288"/>
+      <c r="J30" s="288"/>
+      <c r="K30" s="219" t="s">
         <v>46</v>
       </c>
-      <c r="L30" s="221" t="s">
+      <c r="L30" s="220" t="s">
         <v>27</v>
       </c>
-      <c r="M30" s="221" t="s">
+      <c r="M30" s="220" t="s">
         <v>24</v>
       </c>
-      <c r="N30" s="221" t="s">
+      <c r="N30" s="220" t="s">
         <v>48</v>
       </c>
-      <c r="O30" s="266"/>
+      <c r="O30" s="265"/>
     </row>
     <row r="31" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="276"/>
+      <c r="A31" s="277"/>
       <c r="B31" s="15">
         <v>4</v>
       </c>
-      <c r="C31" s="288"/>
-[...13 lines deleted...]
-    <row r="32" spans="1:22" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
+      <c r="C31" s="289"/>
+      <c r="D31" s="290"/>
+      <c r="E31" s="290"/>
+      <c r="F31" s="290"/>
+      <c r="G31" s="290"/>
+      <c r="H31" s="290"/>
+      <c r="I31" s="290"/>
+      <c r="J31" s="290"/>
+      <c r="K31" s="266"/>
+      <c r="L31" s="267"/>
+      <c r="M31" s="267"/>
+      <c r="N31" s="267"/>
+      <c r="O31" s="268"/>
+    </row>
+    <row r="32" spans="1:22" ht="29.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="274" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32" s="32">
+        <v>1</v>
+      </c>
+      <c r="C32" s="80"/>
+      <c r="D32" s="164"/>
+      <c r="E32" s="165"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="167"/>
+      <c r="H32" s="165"/>
+      <c r="I32" s="165"/>
+      <c r="J32" s="168"/>
+      <c r="K32" s="167" t="s">
+        <v>70</v>
+      </c>
+      <c r="L32" s="165" t="s">
+        <v>71</v>
+      </c>
+      <c r="M32" s="165" t="s">
+        <v>70</v>
+      </c>
+      <c r="N32" s="165" t="s">
+        <v>71</v>
+      </c>
+      <c r="O32" s="212"/>
+    </row>
+    <row r="33" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="275"/>
+      <c r="B33" s="36">
+        <v>2</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="163"/>
+      <c r="E33" s="163"/>
+      <c r="F33" s="170"/>
+      <c r="G33" s="172"/>
+      <c r="H33" s="163"/>
+      <c r="I33" s="163"/>
+      <c r="J33" s="170"/>
+      <c r="K33" s="181" t="s">
+        <v>70</v>
+      </c>
+      <c r="L33" s="182" t="s">
+        <v>71</v>
+      </c>
+      <c r="M33" s="182" t="s">
+        <v>70</v>
+      </c>
+      <c r="N33" s="182" t="s">
+        <v>71</v>
+      </c>
+      <c r="O33" s="211"/>
+    </row>
+    <row r="34" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="275"/>
+      <c r="B34" s="36">
+        <v>3</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="163"/>
+      <c r="E34" s="163"/>
+      <c r="F34" s="170"/>
+      <c r="G34" s="173"/>
+      <c r="H34" s="163"/>
+      <c r="I34" s="163"/>
+      <c r="J34" s="170"/>
+      <c r="K34" s="181" t="s">
+        <v>70</v>
+      </c>
+      <c r="L34" s="182" t="s">
+        <v>71</v>
+      </c>
+      <c r="M34" s="182" t="s">
+        <v>70</v>
+      </c>
+      <c r="N34" s="182" t="s">
+        <v>71</v>
+      </c>
+      <c r="O34" s="211"/>
+    </row>
+    <row r="35" spans="1:15" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="276"/>
+      <c r="B35" s="39">
+        <v>4</v>
+      </c>
+      <c r="C35" s="89"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="96"/>
+      <c r="G35" s="90"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="184"/>
+      <c r="L35" s="185"/>
+      <c r="M35" s="185"/>
+      <c r="N35" s="185"/>
+      <c r="O35" s="186"/>
+    </row>
+    <row r="36" spans="1:15" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="A32:A35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="C28:J31"/>
   </mergeCells>
   <conditionalFormatting sqref="C24:J24 D12:J12 O12 K15 M15:O15 L15:L16 D16:J16 G19 L19:O19 O24 H25:H26">
-    <cfRule type="cellIs" dxfId="59" priority="19" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="71" priority="25" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:F24">
-    <cfRule type="cellIs" dxfId="58" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="70" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="57" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="69" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="56" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="68" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:J12 O12 K15 M15:O15 L15:L16 D16:J16 G19 L19:O19 C24:J24 O24 H25:H26">
-    <cfRule type="cellIs" dxfId="55" priority="20" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="67" priority="26" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="54" priority="21" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="66" priority="27" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L23:N23">
-    <cfRule type="cellIs" dxfId="53" priority="13" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="65" priority="19" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="52" priority="14" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="64" priority="20" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="51" priority="15" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="63" priority="21" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S24:V24 T25">
-    <cfRule type="cellIs" dxfId="50" priority="4" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="62" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="49" priority="5" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="61" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="48" priority="6" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T23:V23">
-    <cfRule type="cellIs" dxfId="47" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="7" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="46" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="8" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="45" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="9" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C32:J32 O32 H33:H34">
+    <cfRule type="cellIs" dxfId="5" priority="4" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:F32">
+    <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="equal">
+      <formula>"NN - S.Thủy"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="2" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"SINH - Tâm"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C32:J32 O32 H33:H34">
+    <cfRule type="cellIs" dxfId="1" priority="5" stopIfTrue="1" operator="equal">
+      <formula>"LY - Ng.Thảo"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.47244094488188981" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="35.33203125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="292" t="s">
+      <c r="A1" s="293" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="292"/>
-[...5 lines deleted...]
-      <c r="H1" s="292"/>
+      <c r="B1" s="293"/>
+      <c r="C1" s="293"/>
+      <c r="D1" s="293"/>
+      <c r="E1" s="293"/>
+      <c r="F1" s="293"/>
+      <c r="G1" s="293"/>
+      <c r="H1" s="293"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="293" t="s">
+      <c r="A2" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="293"/>
-[...5 lines deleted...]
-      <c r="H2" s="293"/>
+      <c r="B2" s="294"/>
+      <c r="C2" s="294"/>
+      <c r="D2" s="294"/>
+      <c r="E2" s="294"/>
+      <c r="F2" s="294"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="294" t="s">
+      <c r="A3" s="295" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="294"/>
-[...8 lines deleted...]
-      <c r="K3" s="294"/>
+      <c r="B3" s="295"/>
+      <c r="C3" s="295"/>
+      <c r="D3" s="295"/>
+      <c r="E3" s="295"/>
+      <c r="F3" s="295"/>
+      <c r="G3" s="295"/>
+      <c r="H3" s="295"/>
+      <c r="I3" s="295"/>
+      <c r="J3" s="295"/>
+      <c r="K3" s="295"/>
     </row>
     <row r="4" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="280" t="s">
-[...11 lines deleted...]
-      <c r="K4" s="295"/>
+      <c r="A4" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="296"/>
+      <c r="C4" s="296"/>
+      <c r="D4" s="296"/>
+      <c r="E4" s="296"/>
+      <c r="F4" s="296"/>
+      <c r="G4" s="296"/>
+      <c r="H4" s="296"/>
+      <c r="I4" s="296"/>
+      <c r="J4" s="296"/>
+      <c r="K4" s="296"/>
     </row>
     <row r="5" spans="1:11" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B5" s="37"/>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
@@ -7111,1813 +7386,1823 @@
         <v>84</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>82</v>
       </c>
       <c r="F6" s="41" t="s">
         <v>85</v>
       </c>
       <c r="G6" s="41" t="s">
         <v>86</v>
       </c>
       <c r="H6" s="41" t="s">
         <v>87</v>
       </c>
       <c r="I6" s="41" t="s">
         <v>88</v>
       </c>
       <c r="J6" s="41" t="s">
         <v>89</v>
       </c>
       <c r="K6" s="41" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="270" t="s">
+      <c r="A7" s="271" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="32"/>
       <c r="C7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="F7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="H7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="I7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="J7" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K7" s="46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="271"/>
+      <c r="A8" s="272"/>
       <c r="B8" s="33">
         <v>1</v>
       </c>
-      <c r="C8" s="192" t="s">
+      <c r="C8" s="191" t="s">
         <v>117</v>
       </c>
-      <c r="D8" s="192" t="s">
+      <c r="D8" s="191" t="s">
         <v>99</v>
       </c>
-      <c r="E8" s="192" t="s">
+      <c r="E8" s="191" t="s">
         <v>96</v>
       </c>
-      <c r="F8" s="192" t="s">
+      <c r="F8" s="191" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="192" t="s">
+      <c r="G8" s="191" t="s">
         <v>93</v>
       </c>
-      <c r="H8" s="192" t="s">
+      <c r="H8" s="191" t="s">
         <v>105</v>
       </c>
-      <c r="I8" s="192" t="s">
+      <c r="I8" s="191" t="s">
         <v>111</v>
       </c>
-      <c r="J8" s="192" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="192" t="s">
+      <c r="J8" s="191" t="s">
+        <v>176</v>
+      </c>
+      <c r="K8" s="191" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="271"/>
+      <c r="A9" s="272"/>
       <c r="B9" s="33">
         <v>2</v>
       </c>
-      <c r="C9" s="192" t="s">
+      <c r="C9" s="191" t="s">
         <v>99</v>
       </c>
-      <c r="D9" s="192" t="s">
+      <c r="D9" s="191" t="s">
         <v>111</v>
       </c>
-      <c r="E9" s="192" t="s">
+      <c r="E9" s="191" t="s">
         <v>96</v>
       </c>
-      <c r="F9" s="192" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="192" t="s">
+      <c r="F9" s="191" t="s">
+        <v>179</v>
+      </c>
+      <c r="G9" s="191" t="s">
         <v>104</v>
       </c>
-      <c r="H9" s="192" t="s">
+      <c r="H9" s="191" t="s">
         <v>97</v>
       </c>
-      <c r="I9" s="192" t="s">
+      <c r="I9" s="191" t="s">
         <v>108</v>
       </c>
-      <c r="J9" s="192" t="s">
+      <c r="J9" s="191" t="s">
         <v>94</v>
       </c>
-      <c r="K9" s="192" t="s">
+      <c r="K9" s="191" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="271"/>
+      <c r="A10" s="272"/>
       <c r="B10" s="33">
         <v>3</v>
       </c>
-      <c r="C10" s="192" t="s">
+      <c r="C10" s="191" t="s">
         <v>103</v>
       </c>
-      <c r="D10" s="192" t="s">
+      <c r="D10" s="191" t="s">
         <v>104</v>
       </c>
-      <c r="E10" s="192" t="s">
+      <c r="E10" s="191" t="s">
         <v>94</v>
       </c>
-      <c r="F10" s="192" t="s">
+      <c r="F10" s="191" t="s">
         <v>93</v>
       </c>
-      <c r="G10" s="192" t="s">
+      <c r="G10" s="191" t="s">
         <v>111</v>
       </c>
-      <c r="H10" s="192" t="s">
+      <c r="H10" s="191" t="s">
         <v>106</v>
       </c>
-      <c r="I10" s="192" t="s">
+      <c r="I10" s="191" t="s">
         <v>107</v>
       </c>
-      <c r="J10" s="192" t="s">
+      <c r="J10" s="191" t="s">
         <v>100</v>
       </c>
-      <c r="K10" s="192" t="s">
+      <c r="K10" s="191" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="276"/>
+      <c r="A11" s="277"/>
       <c r="B11" s="34">
         <v>4</v>
       </c>
-      <c r="C11" s="193" t="s">
+      <c r="C11" s="192" t="s">
         <v>111</v>
       </c>
-      <c r="D11" s="193" t="s">
+      <c r="D11" s="192" t="s">
         <v>103</v>
       </c>
-      <c r="E11" s="193" t="s">
+      <c r="E11" s="192" t="s">
         <v>107</v>
       </c>
-      <c r="F11" s="193" t="s">
+      <c r="F11" s="192" t="s">
         <v>104</v>
       </c>
-      <c r="G11" s="193" t="s">
+      <c r="G11" s="192" t="s">
         <v>96</v>
       </c>
-      <c r="H11" s="193" t="s">
+      <c r="H11" s="192" t="s">
         <v>113</v>
       </c>
-      <c r="I11" s="193" t="s">
+      <c r="I11" s="192" t="s">
         <v>106</v>
       </c>
-      <c r="J11" s="193" t="s">
+      <c r="J11" s="192" t="s">
         <v>37</v>
       </c>
-      <c r="K11" s="193" t="s">
+      <c r="K11" s="192" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="270" t="s">
+      <c r="A12" s="271" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="35">
         <v>1</v>
       </c>
-      <c r="C12" s="125" t="s">
+      <c r="C12" s="124" t="s">
         <v>100</v>
       </c>
-      <c r="D12" s="126" t="s">
+      <c r="D12" s="125" t="s">
         <v>93</v>
       </c>
-      <c r="E12" s="126" t="s">
+      <c r="E12" s="125" t="s">
         <v>115</v>
       </c>
-      <c r="F12" s="126" t="s">
+      <c r="F12" s="125" t="s">
         <v>111</v>
       </c>
-      <c r="G12" s="126" t="s">
+      <c r="G12" s="125" t="s">
         <v>96</v>
       </c>
-      <c r="H12" s="126" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="125" t="s">
+      <c r="H12" s="125" t="s">
+        <v>176</v>
+      </c>
+      <c r="I12" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="J12" s="125" t="s">
+      <c r="J12" s="124" t="s">
         <v>37</v>
       </c>
-      <c r="K12" s="126" t="s">
+      <c r="K12" s="125" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="271"/>
+      <c r="A13" s="272"/>
       <c r="B13" s="33">
         <v>2</v>
       </c>
-      <c r="C13" s="175" t="s">
+      <c r="C13" s="174" t="s">
         <v>111</v>
       </c>
-      <c r="D13" s="175" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="176" t="s">
+      <c r="D13" s="174" t="s">
+        <v>179</v>
+      </c>
+      <c r="E13" s="175" t="s">
         <v>94</v>
       </c>
-      <c r="F13" s="176" t="s">
+      <c r="F13" s="175" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="176" t="s">
+      <c r="G13" s="175" t="s">
         <v>96</v>
       </c>
-      <c r="H13" s="175" t="s">
+      <c r="H13" s="174" t="s">
         <v>97</v>
       </c>
-      <c r="I13" s="175" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="175" t="s">
+      <c r="I13" s="174" t="s">
+        <v>176</v>
+      </c>
+      <c r="J13" s="174" t="s">
         <v>99</v>
       </c>
-      <c r="K13" s="175" t="s">
+      <c r="K13" s="174" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="271"/>
+      <c r="A14" s="272"/>
       <c r="B14" s="33">
         <v>3</v>
       </c>
-      <c r="C14" s="176" t="s">
+      <c r="C14" s="175" t="s">
         <v>103</v>
       </c>
-      <c r="D14" s="175" t="s">
+      <c r="D14" s="174" t="s">
         <v>94</v>
       </c>
-      <c r="E14" s="175" t="s">
+      <c r="E14" s="174" t="s">
         <v>96</v>
       </c>
-      <c r="F14" s="176" t="s">
+      <c r="F14" s="175" t="s">
         <v>95</v>
       </c>
-      <c r="G14" s="175" t="s">
+      <c r="G14" s="174" t="s">
         <v>104</v>
       </c>
-      <c r="H14" s="176" t="s">
+      <c r="H14" s="175" t="s">
         <v>105</v>
       </c>
-      <c r="I14" s="175" t="s">
+      <c r="I14" s="174" t="s">
         <v>111</v>
       </c>
-      <c r="J14" s="176" t="s">
-[...3 lines deleted...]
-        <v>179</v>
+      <c r="J14" s="175" t="s">
+        <v>176</v>
+      </c>
+      <c r="K14" s="174" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="272"/>
+      <c r="A15" s="273"/>
       <c r="B15" s="34">
         <v>4</v>
       </c>
-      <c r="C15" s="122" t="s">
+      <c r="C15" s="121" t="s">
         <v>103</v>
       </c>
-      <c r="D15" s="127" t="s">
+      <c r="D15" s="126" t="s">
         <v>111</v>
       </c>
-      <c r="E15" s="127" t="s">
+      <c r="E15" s="126" t="s">
         <v>104</v>
       </c>
-      <c r="F15" s="127" t="s">
+      <c r="F15" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="G15" s="122" t="s">
+      <c r="G15" s="121" t="s">
         <v>95</v>
       </c>
-      <c r="H15" s="122" t="s">
+      <c r="H15" s="121" t="s">
         <v>113</v>
       </c>
-      <c r="I15" s="122" t="s">
+      <c r="I15" s="121" t="s">
         <v>108</v>
       </c>
-      <c r="J15" s="122" t="s">
+      <c r="J15" s="121" t="s">
         <v>94</v>
       </c>
-      <c r="K15" s="127" t="s">
+      <c r="K15" s="126" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="281" t="s">
+      <c r="A16" s="282" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="32">
         <v>1</v>
       </c>
-      <c r="C16" s="125" t="s">
+      <c r="C16" s="124" t="s">
         <v>104</v>
       </c>
-      <c r="D16" s="125" t="s">
+      <c r="D16" s="124" t="s">
         <v>103</v>
       </c>
-      <c r="E16" s="125" t="s">
+      <c r="E16" s="124" t="s">
         <v>94</v>
       </c>
-      <c r="F16" s="125" t="s">
+      <c r="F16" s="124" t="s">
         <v>109</v>
       </c>
-      <c r="G16" s="125" t="s">
+      <c r="G16" s="124" t="s">
         <v>93</v>
       </c>
-      <c r="H16" s="125" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="125" t="s">
+      <c r="H16" s="124" t="s">
+        <v>176</v>
+      </c>
+      <c r="I16" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="J16" s="125" t="s">
+      <c r="J16" s="124" t="s">
         <v>37</v>
       </c>
-      <c r="K16" s="125" t="s">
+      <c r="K16" s="124" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="271"/>
+      <c r="A17" s="272"/>
       <c r="B17" s="33">
         <v>2</v>
       </c>
-      <c r="C17" s="175" t="s">
+      <c r="C17" s="174" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="175" t="s">
+      <c r="D17" s="174" t="s">
         <v>100</v>
       </c>
-      <c r="E17" s="175" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="175" t="s">
+      <c r="E17" s="174" t="s">
+        <v>176</v>
+      </c>
+      <c r="F17" s="174" t="s">
         <v>95</v>
       </c>
-      <c r="G17" s="175" t="s">
+      <c r="G17" s="174" t="s">
         <v>111</v>
       </c>
-      <c r="H17" s="175" t="s">
+      <c r="H17" s="174" t="s">
         <v>97</v>
       </c>
-      <c r="I17" s="175" t="s">
+      <c r="I17" s="174" t="s">
         <v>108</v>
       </c>
-      <c r="J17" s="175" t="s">
+      <c r="J17" s="174" t="s">
         <v>37</v>
       </c>
-      <c r="K17" s="175" t="s">
+      <c r="K17" s="174" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="271"/>
+      <c r="A18" s="272"/>
       <c r="B18" s="33">
         <v>3</v>
       </c>
-      <c r="C18" s="175" t="s">
+      <c r="C18" s="174" t="s">
         <v>92</v>
       </c>
-      <c r="D18" s="175" t="s">
+      <c r="D18" s="174" t="s">
         <v>111</v>
       </c>
-      <c r="E18" s="175" t="s">
+      <c r="E18" s="174" t="s">
         <v>104</v>
       </c>
-      <c r="F18" s="175" t="s">
+      <c r="F18" s="174" t="s">
         <v>101</v>
       </c>
-      <c r="G18" s="175" t="s">
+      <c r="G18" s="174" t="s">
         <v>95</v>
       </c>
-      <c r="H18" s="175" t="s">
+      <c r="H18" s="174" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="175" t="s">
+      <c r="I18" s="174" t="s">
         <v>102</v>
       </c>
-      <c r="J18" s="175" t="s">
+      <c r="J18" s="174" t="s">
         <v>94</v>
       </c>
-      <c r="K18" s="175" t="s">
+      <c r="K18" s="174" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="276"/>
+      <c r="A19" s="277"/>
       <c r="B19" s="34">
         <v>4</v>
       </c>
-      <c r="C19" s="127" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="127" t="s">
+      <c r="C19" s="126" t="s">
+        <v>176</v>
+      </c>
+      <c r="D19" s="126" t="s">
         <v>94</v>
       </c>
-      <c r="E19" s="127" t="s">
+      <c r="E19" s="126" t="s">
         <v>101</v>
       </c>
-      <c r="F19" s="127" t="s">
+      <c r="F19" s="126" t="s">
         <v>111</v>
       </c>
-      <c r="G19" s="127" t="s">
+      <c r="G19" s="126" t="s">
         <v>110</v>
       </c>
-      <c r="H19" s="127" t="s">
+      <c r="H19" s="126" t="s">
         <v>112</v>
       </c>
-      <c r="I19" s="127" t="s">
+      <c r="I19" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="J19" s="127" t="s">
+      <c r="J19" s="126" t="s">
         <v>113</v>
       </c>
-      <c r="K19" s="127" t="s">
+      <c r="K19" s="126" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="270" t="s">
+      <c r="A20" s="271" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="40">
         <v>1</v>
       </c>
-      <c r="C20" s="125" t="s">
+      <c r="C20" s="124" t="s">
         <v>114</v>
       </c>
-      <c r="D20" s="125" t="s">
+      <c r="D20" s="124" t="s">
         <v>101</v>
       </c>
-      <c r="E20" s="126" t="s">
+      <c r="E20" s="125" t="s">
         <v>99</v>
       </c>
-      <c r="F20" s="126" t="s">
+      <c r="F20" s="125" t="s">
         <v>95</v>
       </c>
-      <c r="G20" s="126" t="s">
+      <c r="G20" s="125" t="s">
         <v>109</v>
       </c>
-      <c r="H20" s="125" t="s">
+      <c r="H20" s="124" t="s">
         <v>113</v>
       </c>
-      <c r="I20" s="126" t="s">
+      <c r="I20" s="125" t="s">
         <v>111</v>
       </c>
-      <c r="J20" s="126" t="s">
+      <c r="J20" s="125" t="s">
         <v>105</v>
       </c>
-      <c r="K20" s="125" t="s">
+      <c r="K20" s="124" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="271"/>
+      <c r="A21" s="272"/>
       <c r="B21" s="36">
         <v>2</v>
       </c>
-      <c r="C21" s="175" t="s">
+      <c r="C21" s="174" t="s">
         <v>101</v>
       </c>
-      <c r="D21" s="175" t="s">
+      <c r="D21" s="174" t="s">
         <v>93</v>
       </c>
-      <c r="E21" s="176" t="s">
+      <c r="E21" s="175" t="s">
         <v>119</v>
       </c>
-      <c r="F21" s="176" t="s">
+      <c r="F21" s="175" t="s">
         <v>114</v>
       </c>
-      <c r="G21" s="176" t="s">
+      <c r="G21" s="175" t="s">
         <v>95</v>
       </c>
-      <c r="H21" s="176" t="s">
+      <c r="H21" s="175" t="s">
         <v>107</v>
       </c>
-      <c r="I21" s="176" t="s">
+      <c r="I21" s="175" t="s">
         <v>105</v>
       </c>
-      <c r="J21" s="175" t="s">
+      <c r="J21" s="174" t="s">
         <v>110</v>
       </c>
-      <c r="K21" s="175" t="s">
+      <c r="K21" s="174" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="271"/>
+      <c r="A22" s="272"/>
       <c r="B22" s="36">
         <v>3</v>
       </c>
-      <c r="C22" s="176" t="s">
+      <c r="C22" s="175" t="s">
         <v>117</v>
       </c>
-      <c r="D22" s="175" t="s">
+      <c r="D22" s="174" t="s">
         <v>103</v>
       </c>
-      <c r="E22" s="175" t="s">
+      <c r="E22" s="174" t="s">
         <v>94</v>
       </c>
-      <c r="F22" s="175" t="s">
+      <c r="F22" s="174" t="s">
         <v>104</v>
       </c>
-      <c r="G22" s="176" t="s">
+      <c r="G22" s="175" t="s">
         <v>111</v>
       </c>
-      <c r="H22" s="176" t="s">
+      <c r="H22" s="175" t="s">
         <v>116</v>
       </c>
-      <c r="I22" s="175" t="s">
+      <c r="I22" s="174" t="s">
         <v>98</v>
       </c>
-      <c r="J22" s="176" t="s">
+      <c r="J22" s="175" t="s">
         <v>113</v>
       </c>
-      <c r="K22" s="176" t="s">
+      <c r="K22" s="175" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="272"/>
+      <c r="A23" s="273"/>
       <c r="B23" s="39">
         <v>4</v>
       </c>
-      <c r="C23" s="127" t="s">
+      <c r="C23" s="126" t="s">
         <v>104</v>
       </c>
-      <c r="D23" s="127" t="s">
+      <c r="D23" s="126" t="s">
         <v>103</v>
       </c>
-      <c r="E23" s="122" t="s">
+      <c r="E23" s="121" t="s">
         <v>96</v>
       </c>
-      <c r="F23" s="122" t="s">
+      <c r="F23" s="121" t="s">
         <v>111</v>
       </c>
-      <c r="G23" s="127" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="127" t="s">
+      <c r="G23" s="126" t="s">
+        <v>179</v>
+      </c>
+      <c r="H23" s="126" t="s">
         <v>112</v>
       </c>
-      <c r="I23" s="127" t="s">
+      <c r="I23" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="J23" s="127" t="s">
+      <c r="J23" s="126" t="s">
         <v>94</v>
       </c>
-      <c r="K23" s="127" t="s">
+      <c r="K23" s="126" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="273" t="s">
+      <c r="A24" s="274" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="32">
         <v>1</v>
       </c>
-      <c r="C24" s="135" t="s">
+      <c r="C24" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="135" t="s">
+      <c r="D24" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="E24" s="135" t="s">
+      <c r="E24" s="134" t="s">
         <v>101</v>
       </c>
-      <c r="F24" s="135" t="s">
+      <c r="F24" s="134" t="s">
         <v>107</v>
       </c>
-      <c r="G24" s="135" t="s">
+      <c r="G24" s="134" t="s">
         <v>95</v>
       </c>
-      <c r="H24" s="135" t="s">
+      <c r="H24" s="134" t="s">
         <v>112</v>
       </c>
-      <c r="I24" s="135" t="s">
+      <c r="I24" s="134" t="s">
         <v>105</v>
       </c>
-      <c r="J24" s="135" t="s">
+      <c r="J24" s="134" t="s">
         <v>113</v>
       </c>
-      <c r="K24" s="135" t="s">
-        <v>179</v>
+      <c r="K24" s="134" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="274"/>
+      <c r="A25" s="275"/>
       <c r="B25" s="33">
         <v>2</v>
       </c>
-      <c r="C25" s="136" t="s">
+      <c r="C25" s="135" t="s">
         <v>101</v>
       </c>
-      <c r="D25" s="136" t="s">
+      <c r="D25" s="135" t="s">
         <v>114</v>
       </c>
-      <c r="E25" s="136" t="s">
+      <c r="E25" s="135" t="s">
         <v>119</v>
       </c>
-      <c r="F25" s="136" t="s">
+      <c r="F25" s="135" t="s">
         <v>96</v>
       </c>
-      <c r="G25" s="136" t="s">
+      <c r="G25" s="135" t="s">
         <v>100</v>
       </c>
-      <c r="H25" s="136" t="s">
+      <c r="H25" s="135" t="s">
         <v>107</v>
       </c>
-      <c r="I25" s="136" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="136" t="s">
+      <c r="I25" s="135" t="s">
+        <v>176</v>
+      </c>
+      <c r="J25" s="135" t="s">
         <v>105</v>
       </c>
-      <c r="K25" s="136" t="s">
+      <c r="K25" s="135" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="274"/>
+      <c r="A26" s="275"/>
       <c r="B26" s="33">
         <v>3</v>
       </c>
-      <c r="C26" s="136" t="s">
+      <c r="C26" s="135" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="136" t="s">
+      <c r="D26" s="135" t="s">
         <v>101</v>
       </c>
-      <c r="E26" s="136" t="s">
+      <c r="E26" s="135" t="s">
         <v>115</v>
       </c>
-      <c r="F26" s="136" t="s">
+      <c r="F26" s="135" t="s">
         <v>96</v>
       </c>
-      <c r="G26" s="136" t="s">
+      <c r="G26" s="135" t="s">
         <v>114</v>
       </c>
-      <c r="H26" s="136" t="s">
+      <c r="H26" s="135" t="s">
         <v>97</v>
       </c>
-      <c r="I26" s="136" t="s">
+      <c r="I26" s="135" t="s">
         <v>107</v>
       </c>
-      <c r="J26" s="136" t="s">
+      <c r="J26" s="135" t="s">
         <v>100</v>
       </c>
-      <c r="K26" s="136" t="s">
+      <c r="K26" s="135" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="275"/>
+      <c r="A27" s="276"/>
       <c r="B27" s="34">
         <v>4</v>
       </c>
-      <c r="C27" s="128" t="s">
+      <c r="C27" s="127" t="s">
         <v>117</v>
       </c>
-      <c r="D27" s="128" t="s">
+      <c r="D27" s="127" t="s">
         <v>104</v>
       </c>
-      <c r="E27" s="128" t="s">
+      <c r="E27" s="127" t="s">
         <v>114</v>
       </c>
-      <c r="F27" s="123" t="s">
+      <c r="F27" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="123" t="s">
+      <c r="G27" s="122" t="s">
         <v>110</v>
       </c>
-      <c r="H27" s="123" t="s">
+      <c r="H27" s="122" t="s">
         <v>98</v>
       </c>
-      <c r="I27" s="128" t="s">
+      <c r="I27" s="127" t="s">
         <v>108</v>
       </c>
-      <c r="J27" s="128" t="s">
+      <c r="J27" s="127" t="s">
         <v>115</v>
       </c>
-      <c r="K27" s="128" t="s">
+      <c r="K27" s="127" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="270" t="s">
+      <c r="A28" s="271" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="35">
         <v>1</v>
       </c>
-      <c r="C28" s="263"/>
-[...3 lines deleted...]
-      <c r="G28" s="263"/>
+      <c r="C28" s="262"/>
+      <c r="D28" s="262"/>
+      <c r="E28" s="262"/>
+      <c r="F28" s="262"/>
+      <c r="G28" s="262"/>
       <c r="H28" s="54" t="s">
         <v>112</v>
       </c>
       <c r="I28" s="54" t="s">
         <v>108</v>
       </c>
       <c r="J28" s="54" t="s">
         <v>37</v>
       </c>
       <c r="K28" s="54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="271"/>
+      <c r="A29" s="272"/>
       <c r="B29" s="33">
         <v>2</v>
       </c>
-      <c r="C29" s="264"/>
-[...4 lines deleted...]
-      <c r="H29" s="177" t="s">
+      <c r="C29" s="263"/>
+      <c r="D29" s="263"/>
+      <c r="E29" s="263"/>
+      <c r="F29" s="263"/>
+      <c r="G29" s="263"/>
+      <c r="H29" s="176" t="s">
         <v>112</v>
       </c>
-      <c r="I29" s="177" t="s">
+      <c r="I29" s="176" t="s">
         <v>108</v>
       </c>
-      <c r="J29" s="177" t="s">
+      <c r="J29" s="176" t="s">
         <v>37</v>
       </c>
-      <c r="K29" s="177" t="s">
+      <c r="K29" s="176" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="271"/>
+      <c r="A30" s="272"/>
       <c r="B30" s="33">
         <v>3</v>
       </c>
-      <c r="C30" s="264"/>
-[...4 lines deleted...]
-      <c r="H30" s="177" t="s">
+      <c r="C30" s="263"/>
+      <c r="D30" s="263"/>
+      <c r="E30" s="263"/>
+      <c r="F30" s="263"/>
+      <c r="G30" s="263"/>
+      <c r="H30" s="176" t="s">
         <v>97</v>
       </c>
-      <c r="I30" s="177" t="s">
+      <c r="I30" s="176" t="s">
         <v>102</v>
       </c>
-      <c r="J30" s="177" t="s">
+      <c r="J30" s="176" t="s">
         <v>94</v>
       </c>
-      <c r="K30" s="177" t="s">
+      <c r="K30" s="176" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="276"/>
+      <c r="A31" s="277"/>
       <c r="B31" s="45">
         <v>4</v>
       </c>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55" t="s">
         <v>97</v>
       </c>
       <c r="I31" s="55" t="s">
         <v>102</v>
       </c>
       <c r="J31" s="55" t="s">
         <v>94</v>
       </c>
       <c r="K31" s="55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="290"/>
-[...9 lines deleted...]
-      <c r="K32" s="291"/>
+      <c r="A32" s="291"/>
+      <c r="B32" s="291"/>
+      <c r="C32" s="292"/>
+      <c r="D32" s="292"/>
+      <c r="E32" s="292"/>
+      <c r="F32" s="292"/>
+      <c r="G32" s="292"/>
+      <c r="H32" s="292"/>
+      <c r="I32" s="292"/>
+      <c r="J32" s="292"/>
+      <c r="K32" s="292"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12">
-    <cfRule type="cellIs" dxfId="44" priority="13" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="56" priority="13" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="43" priority="14" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="14" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="42" priority="15" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="54" priority="15" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
-    <cfRule type="cellIs" dxfId="41" priority="7" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="53" priority="7" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="40" priority="8" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="52" priority="8" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="39" priority="9" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="51" priority="9" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="38" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="50" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="37" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="49" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="36" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="48" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20 C28">
-    <cfRule type="cellIs" dxfId="35" priority="22" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="47" priority="22" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="34" priority="23" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="46" priority="23" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="33" priority="24" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="45" priority="24" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20">
-    <cfRule type="cellIs" dxfId="32" priority="4" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="44" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="31" priority="5" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="43" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="30" priority="6" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="42" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24">
-    <cfRule type="cellIs" dxfId="29" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="41" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="28" priority="17" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="40" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="27" priority="18" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="39" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:K7">
-    <cfRule type="cellIs" dxfId="26" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="38" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="25" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="24" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="36" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L1" sqref="L1:M1048576"/>
+    <sheetView topLeftCell="D16" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="11" width="34.33203125" style="13" customWidth="1"/>
     <col min="12" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A1" s="282" t="s">
+      <c r="A1" s="283" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="282"/>
-[...4 lines deleted...]
-      <c r="G1" s="282"/>
+      <c r="B1" s="283"/>
+      <c r="C1" s="283"/>
+      <c r="D1" s="283"/>
+      <c r="E1" s="283"/>
+      <c r="F1" s="283"/>
+      <c r="G1" s="283"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A2" s="283" t="s">
+      <c r="A2" s="284" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="283"/>
-[...4 lines deleted...]
-      <c r="G2" s="283"/>
+      <c r="B2" s="284"/>
+      <c r="C2" s="284"/>
+      <c r="D2" s="284"/>
+      <c r="E2" s="284"/>
+      <c r="F2" s="284"/>
+      <c r="G2" s="284"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
     </row>
     <row r="4" spans="1:11" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="279" t="s">
+      <c r="A4" s="280" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="279"/>
-[...8 lines deleted...]
-      <c r="K4" s="279"/>
+      <c r="B4" s="280"/>
+      <c r="C4" s="280"/>
+      <c r="D4" s="280"/>
+      <c r="E4" s="280"/>
+      <c r="F4" s="280"/>
+      <c r="G4" s="280"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="280"/>
+      <c r="J4" s="280"/>
+      <c r="K4" s="280"/>
     </row>
     <row r="5" spans="1:11" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="280" t="s">
-[...11 lines deleted...]
-      <c r="K5" s="280"/>
+      <c r="A5" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5" s="281"/>
+      <c r="C5" s="281"/>
+      <c r="D5" s="281"/>
+      <c r="E5" s="281"/>
+      <c r="F5" s="281"/>
+      <c r="G5" s="281"/>
+      <c r="H5" s="281"/>
+      <c r="I5" s="281"/>
+      <c r="J5" s="281"/>
+      <c r="K5" s="281"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:11" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="223" t="s">
+      <c r="A7" s="222" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="224" t="s">
+      <c r="B7" s="223" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="224" t="s">
         <v>83</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="225" t="s">
         <v>84</v>
       </c>
-      <c r="E7" s="225" t="s">
+      <c r="E7" s="224" t="s">
         <v>82</v>
       </c>
-      <c r="F7" s="227" t="s">
+      <c r="F7" s="226" t="s">
         <v>85</v>
       </c>
-      <c r="G7" s="228" t="s">
+      <c r="G7" s="227" t="s">
         <v>86</v>
       </c>
-      <c r="H7" s="229" t="s">
+      <c r="H7" s="228" t="s">
         <v>87</v>
       </c>
-      <c r="I7" s="230" t="s">
+      <c r="I7" s="229" t="s">
         <v>88</v>
       </c>
-      <c r="J7" s="230" t="s">
+      <c r="J7" s="229" t="s">
         <v>89</v>
       </c>
-      <c r="K7" s="231" t="s">
+      <c r="K7" s="230" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="299" t="s">
+      <c r="A8" s="300" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="232">
+      <c r="B8" s="231">
         <v>1</v>
       </c>
-      <c r="C8" s="129" t="s">
+      <c r="C8" s="128" t="s">
         <v>119</v>
       </c>
-      <c r="D8" s="130" t="s">
+      <c r="D8" s="129" t="s">
         <v>121</v>
       </c>
-      <c r="E8" s="130" t="s">
+      <c r="E8" s="129" t="s">
         <v>124</v>
       </c>
-      <c r="F8" s="130" t="s">
+      <c r="F8" s="129" t="s">
         <v>134</v>
       </c>
-      <c r="G8" s="194" t="s">
+      <c r="G8" s="193" t="s">
         <v>138</v>
       </c>
-      <c r="H8" s="201" t="s">
+      <c r="H8" s="200" t="s">
         <v>120</v>
       </c>
-      <c r="I8" s="130" t="s">
+      <c r="I8" s="129" t="s">
         <v>135</v>
       </c>
-      <c r="J8" s="130" t="s">
+      <c r="J8" s="129" t="s">
         <v>131</v>
       </c>
-      <c r="K8" s="194" t="s">
+      <c r="K8" s="193" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="300"/>
-      <c r="B9" s="233">
+      <c r="A9" s="301"/>
+      <c r="B9" s="232">
         <v>2</v>
       </c>
-      <c r="C9" s="195" t="s">
+      <c r="C9" s="194" t="s">
         <v>127</v>
       </c>
-      <c r="D9" s="196" t="s">
+      <c r="D9" s="195" t="s">
         <v>119</v>
       </c>
-      <c r="E9" s="196" t="s">
+      <c r="E9" s="195" t="s">
         <v>121</v>
       </c>
-      <c r="F9" s="196" t="s">
+      <c r="F9" s="195" t="s">
         <v>125</v>
       </c>
-      <c r="G9" s="197" t="s">
+      <c r="G9" s="196" t="s">
         <v>120</v>
       </c>
-      <c r="H9" s="202" t="s">
+      <c r="H9" s="201" t="s">
         <v>131</v>
       </c>
-      <c r="I9" s="196" t="s">
+      <c r="I9" s="195" t="s">
         <v>135</v>
       </c>
-      <c r="J9" s="196" t="s">
+      <c r="J9" s="195" t="s">
         <v>137</v>
       </c>
-      <c r="K9" s="197" t="s">
+      <c r="K9" s="196" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="300"/>
-      <c r="B10" s="233">
+      <c r="A10" s="301"/>
+      <c r="B10" s="232">
         <v>3</v>
       </c>
-      <c r="C10" s="195" t="s">
+      <c r="C10" s="194" t="s">
         <v>121</v>
       </c>
-      <c r="D10" s="196" t="s">
+      <c r="D10" s="195" t="s">
         <v>94</v>
       </c>
-      <c r="E10" s="196"/>
-      <c r="F10" s="196" t="s">
+      <c r="E10" s="195"/>
+      <c r="F10" s="195" t="s">
         <v>136</v>
       </c>
-      <c r="G10" s="197" t="s">
+      <c r="G10" s="196" t="s">
         <v>125</v>
       </c>
-      <c r="H10" s="202" t="s">
+      <c r="H10" s="201" t="s">
         <v>129</v>
       </c>
-      <c r="I10" s="196" t="s">
+      <c r="I10" s="195" t="s">
         <v>135</v>
       </c>
-      <c r="J10" s="196" t="s">
+      <c r="J10" s="195" t="s">
         <v>137</v>
       </c>
-      <c r="K10" s="197" t="s">
+      <c r="K10" s="196" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="305"/>
-      <c r="B11" s="234">
+      <c r="A11" s="306"/>
+      <c r="B11" s="233">
         <v>4</v>
       </c>
-      <c r="C11" s="198"/>
-[...7 lines deleted...]
-      <c r="K11" s="200"/>
+      <c r="C11" s="197"/>
+      <c r="D11" s="198"/>
+      <c r="E11" s="198"/>
+      <c r="F11" s="198"/>
+      <c r="G11" s="199"/>
+      <c r="H11" s="202"/>
+      <c r="I11" s="198"/>
+      <c r="J11" s="198"/>
+      <c r="K11" s="199"/>
     </row>
     <row r="12" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="299" t="s">
+      <c r="A12" s="300" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="235">
+      <c r="B12" s="234">
         <v>1</v>
       </c>
-      <c r="C12" s="236" t="s">
+      <c r="C12" s="235" t="s">
         <v>127</v>
       </c>
-      <c r="D12" s="237" t="s">
+      <c r="D12" s="236" t="s">
         <v>125</v>
       </c>
       <c r="E12" s="103" t="s">
         <v>120</v>
       </c>
       <c r="F12" s="104" t="s">
         <v>122</v>
       </c>
       <c r="G12" s="82" t="s">
         <v>136</v>
       </c>
       <c r="H12" s="80" t="s">
         <v>123</v>
       </c>
       <c r="I12" s="103" t="s">
         <v>124</v>
       </c>
       <c r="J12" s="103" t="s">
         <v>130</v>
       </c>
       <c r="K12" s="82" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="300"/>
-      <c r="B13" s="233">
+      <c r="A13" s="301"/>
+      <c r="B13" s="232">
         <v>2</v>
       </c>
-      <c r="C13" s="172" t="s">
+      <c r="C13" s="171" t="s">
         <v>127</v>
       </c>
-      <c r="D13" s="164" t="s">
+      <c r="D13" s="163" t="s">
         <v>124</v>
       </c>
-      <c r="E13" s="164" t="s">
+      <c r="E13" s="163" t="s">
         <v>133</v>
       </c>
-      <c r="F13" s="222" t="s">
+      <c r="F13" s="221" t="s">
         <v>122</v>
       </c>
-      <c r="G13" s="171" t="s">
+      <c r="G13" s="170" t="s">
         <v>128</v>
       </c>
-      <c r="H13" s="173" t="s">
+      <c r="H13" s="172" t="s">
         <v>129</v>
       </c>
-      <c r="I13" s="164" t="s">
+      <c r="I13" s="163" t="s">
         <v>125</v>
       </c>
-      <c r="J13" s="164" t="s">
+      <c r="J13" s="163" t="s">
         <v>123</v>
       </c>
-      <c r="K13" s="171" t="s">
+      <c r="K13" s="170" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="300"/>
-      <c r="B14" s="233">
+      <c r="A14" s="301"/>
+      <c r="B14" s="232">
         <v>3</v>
       </c>
-      <c r="C14" s="172" t="s">
+      <c r="C14" s="171" t="s">
         <v>117</v>
       </c>
-      <c r="D14" s="164" t="s">
+      <c r="D14" s="163" t="s">
         <v>120</v>
       </c>
-      <c r="E14" s="164"/>
-      <c r="F14" s="222" t="s">
+      <c r="E14" s="163"/>
+      <c r="F14" s="221" t="s">
         <v>124</v>
       </c>
-      <c r="G14" s="171" t="s">
+      <c r="G14" s="170" t="s">
         <v>96</v>
       </c>
-      <c r="H14" s="173" t="s">
+      <c r="H14" s="172" t="s">
         <v>129</v>
       </c>
-      <c r="I14" s="164" t="s">
+      <c r="I14" s="163" t="s">
         <v>131</v>
       </c>
-      <c r="J14" s="164" t="s">
+      <c r="J14" s="163" t="s">
         <v>125</v>
       </c>
-      <c r="K14" s="171" t="s">
+      <c r="K14" s="170" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="301"/>
-      <c r="B15" s="234">
+      <c r="A15" s="302"/>
+      <c r="B15" s="233">
         <v>4</v>
       </c>
       <c r="C15" s="89"/>
       <c r="D15" s="87"/>
       <c r="E15" s="87"/>
       <c r="F15" s="95"/>
       <c r="G15" s="96"/>
       <c r="H15" s="89"/>
       <c r="I15" s="87"/>
-      <c r="J15" s="238"/>
+      <c r="J15" s="237"/>
       <c r="K15" s="96"/>
     </row>
     <row r="16" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="306" t="s">
+      <c r="A16" s="307" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="232">
+      <c r="B16" s="231">
         <v>1</v>
       </c>
-      <c r="C16" s="239" t="s">
+      <c r="C16" s="238" t="s">
         <v>119</v>
       </c>
-      <c r="D16" s="240" t="s">
+      <c r="D16" s="239" t="s">
         <v>132</v>
       </c>
-      <c r="E16" s="241" t="s">
+      <c r="E16" s="240" t="s">
         <v>133</v>
       </c>
-      <c r="F16" s="241" t="s">
+      <c r="F16" s="240" t="s">
         <v>120</v>
       </c>
-      <c r="G16" s="194" t="s">
+      <c r="G16" s="193" t="s">
         <v>128</v>
       </c>
       <c r="H16" s="93" t="s">
         <v>125</v>
       </c>
-      <c r="I16" s="166" t="s">
+      <c r="I16" s="165" t="s">
         <v>130</v>
       </c>
       <c r="J16" s="105" t="s">
         <v>124</v>
       </c>
-      <c r="K16" s="169" t="s">
+      <c r="K16" s="168" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="300"/>
-      <c r="B17" s="233">
+      <c r="A17" s="301"/>
+      <c r="B17" s="232">
         <v>2</v>
       </c>
-      <c r="C17" s="239" t="s">
+      <c r="C17" s="238" t="s">
         <v>125</v>
       </c>
       <c r="D17" s="105" t="s">
         <v>132</v>
       </c>
       <c r="E17" s="105" t="s">
         <v>133</v>
       </c>
-      <c r="F17" s="242" t="s">
+      <c r="F17" s="241" t="s">
         <v>122</v>
       </c>
-      <c r="G17" s="243" t="s">
+      <c r="G17" s="242" t="s">
         <v>128</v>
       </c>
-      <c r="H17" s="244" t="s">
+      <c r="H17" s="243" t="s">
         <v>124</v>
       </c>
       <c r="I17" s="105" t="s">
         <v>120</v>
       </c>
       <c r="J17" s="105" t="s">
         <v>131</v>
       </c>
-      <c r="K17" s="243" t="s">
+      <c r="K17" s="242" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="300"/>
-      <c r="B18" s="233">
+      <c r="A18" s="301"/>
+      <c r="B18" s="232">
         <v>3</v>
       </c>
-      <c r="C18" s="172" t="s">
+      <c r="C18" s="171" t="s">
         <v>124</v>
       </c>
-      <c r="D18" s="164" t="s">
+      <c r="D18" s="163" t="s">
         <v>132</v>
       </c>
-      <c r="E18" s="164" t="s">
+      <c r="E18" s="163" t="s">
         <v>125</v>
       </c>
-      <c r="F18" s="222" t="s">
+      <c r="F18" s="221" t="s">
         <v>96</v>
       </c>
-      <c r="G18" s="171" t="s">
+      <c r="G18" s="170" t="s">
         <v>138</v>
       </c>
-      <c r="H18" s="173" t="s">
+      <c r="H18" s="172" t="s">
         <v>130</v>
       </c>
-      <c r="I18" s="164" t="s">
+      <c r="I18" s="163" t="s">
         <v>123</v>
       </c>
-      <c r="J18" s="164" t="s">
+      <c r="J18" s="163" t="s">
         <v>120</v>
       </c>
-      <c r="K18" s="171" t="s">
+      <c r="K18" s="170" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="305"/>
-      <c r="B19" s="234">
+      <c r="A19" s="306"/>
+      <c r="B19" s="233">
         <v>4</v>
       </c>
       <c r="C19" s="89"/>
       <c r="D19" s="87"/>
       <c r="E19" s="87"/>
       <c r="F19" s="95"/>
       <c r="G19" s="96"/>
-      <c r="H19" s="245"/>
-[...2 lines deleted...]
-      <c r="K19" s="248"/>
+      <c r="H19" s="244"/>
+      <c r="I19" s="245"/>
+      <c r="J19" s="246"/>
+      <c r="K19" s="247"/>
     </row>
     <row r="20" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="299" t="s">
+      <c r="A20" s="300" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="249">
+      <c r="B20" s="248">
         <v>1</v>
       </c>
-      <c r="C20" s="168"/>
-[...4 lines deleted...]
-      <c r="H20" s="165" t="s">
+      <c r="C20" s="167"/>
+      <c r="D20" s="165"/>
+      <c r="E20" s="165"/>
+      <c r="F20" s="165"/>
+      <c r="G20" s="168"/>
+      <c r="H20" s="164" t="s">
+        <v>194</v>
+      </c>
+      <c r="I20" s="165" t="s">
+        <v>191</v>
+      </c>
+      <c r="J20" s="165"/>
+      <c r="K20" s="168" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="301"/>
+      <c r="B21" s="249">
+        <v>2</v>
+      </c>
+      <c r="C21" s="171"/>
+      <c r="D21" s="163"/>
+      <c r="E21" s="163"/>
+      <c r="F21" s="163"/>
+      <c r="G21" s="170"/>
+      <c r="H21" s="172" t="s">
+        <v>194</v>
+      </c>
+      <c r="I21" s="163" t="s">
         <v>195</v>
       </c>
-      <c r="I20" s="166" t="s">
-[...15 lines deleted...]
-      <c r="H21" s="173" t="s">
+      <c r="J21" s="163"/>
+      <c r="K21" s="170" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="301"/>
+      <c r="B22" s="249">
+        <v>3</v>
+      </c>
+      <c r="C22" s="171"/>
+      <c r="D22" s="163"/>
+      <c r="E22" s="163"/>
+      <c r="F22" s="163"/>
+      <c r="G22" s="170"/>
+      <c r="H22" s="172" t="s">
+        <v>191</v>
+      </c>
+      <c r="I22" s="163" t="s">
         <v>195</v>
       </c>
-      <c r="I21" s="164" t="s">
-[...22 lines deleted...]
-      <c r="K22" s="171"/>
+      <c r="J22" s="163"/>
+      <c r="K22" s="170"/>
     </row>
     <row r="23" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="301"/>
-      <c r="B23" s="251">
+      <c r="A23" s="302"/>
+      <c r="B23" s="250">
         <v>4</v>
       </c>
-      <c r="C23" s="252"/>
-[...1 lines deleted...]
-      <c r="E23" s="253"/>
+      <c r="C23" s="251"/>
+      <c r="D23" s="252"/>
+      <c r="E23" s="252"/>
       <c r="F23" s="91"/>
       <c r="G23" s="92"/>
-      <c r="H23" s="254"/>
-[...2 lines deleted...]
-      <c r="K23" s="255"/>
+      <c r="H23" s="253"/>
+      <c r="I23" s="252"/>
+      <c r="J23" s="252"/>
+      <c r="K23" s="254"/>
     </row>
     <row r="24" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="302" t="s">
+      <c r="A24" s="303" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="232">
+      <c r="B24" s="231">
         <v>1</v>
       </c>
-      <c r="C24" s="316" t="s">
+      <c r="C24" s="317" t="s">
         <v>118</v>
       </c>
-      <c r="D24" s="317"/>
-[...5 lines deleted...]
-      <c r="J24" s="166" t="s">
+      <c r="D24" s="318"/>
+      <c r="E24" s="318"/>
+      <c r="F24" s="318"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="200"/>
+      <c r="I24" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="J24" s="165" t="s">
+        <v>194</v>
+      </c>
+      <c r="K24" s="168" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="304"/>
+      <c r="B25" s="232">
+        <v>2</v>
+      </c>
+      <c r="C25" s="320"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="322"/>
+      <c r="H25" s="201"/>
+      <c r="I25" s="195" t="s">
+        <v>120</v>
+      </c>
+      <c r="J25" s="182" t="s">
+        <v>194</v>
+      </c>
+      <c r="K25" s="183" t="s">
         <v>195</v>
       </c>
-      <c r="K24" s="169" t="s">
-[...5 lines deleted...]
-      <c r="B25" s="233">
+    </row>
+    <row r="26" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="304"/>
+      <c r="B26" s="232">
+        <v>3</v>
+      </c>
+      <c r="C26" s="194"/>
+      <c r="D26" s="195"/>
+      <c r="E26" s="195"/>
+      <c r="F26" s="195"/>
+      <c r="G26" s="196"/>
+      <c r="H26" s="201"/>
+      <c r="I26" s="195" t="s">
+        <v>120</v>
+      </c>
+      <c r="J26" s="182" t="s">
+        <v>192</v>
+      </c>
+      <c r="K26" s="183" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="305"/>
+      <c r="B27" s="233">
+        <v>4</v>
+      </c>
+      <c r="C27" s="197"/>
+      <c r="D27" s="198"/>
+      <c r="E27" s="198"/>
+      <c r="F27" s="198"/>
+      <c r="G27" s="199"/>
+      <c r="H27" s="202"/>
+      <c r="I27" s="198"/>
+      <c r="J27" s="198"/>
+      <c r="K27" s="199"/>
+    </row>
+    <row r="28" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="300" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="234">
+        <v>1</v>
+      </c>
+      <c r="C28" s="308" t="s">
+        <v>139</v>
+      </c>
+      <c r="D28" s="309"/>
+      <c r="E28" s="309"/>
+      <c r="F28" s="309"/>
+      <c r="G28" s="310"/>
+      <c r="H28" s="167" t="s">
+        <v>129</v>
+      </c>
+      <c r="I28" s="165" t="s">
+        <v>135</v>
+      </c>
+      <c r="J28" s="165" t="s">
+        <v>137</v>
+      </c>
+      <c r="K28" s="168" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="301"/>
+      <c r="B29" s="232">
         <v>2</v>
       </c>
-      <c r="C25" s="319"/>
-[...15 lines deleted...]
-      <c r="B26" s="233">
+      <c r="C29" s="311"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="313"/>
+      <c r="H29" s="255" t="s">
+        <v>129</v>
+      </c>
+      <c r="I29" s="256" t="s">
+        <v>135</v>
+      </c>
+      <c r="J29" s="256" t="s">
+        <v>137</v>
+      </c>
+      <c r="K29" s="257" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="301"/>
+      <c r="B30" s="232">
         <v>3</v>
       </c>
-      <c r="C26" s="195"/>
-[...15 lines deleted...]
-      <c r="B27" s="234">
+      <c r="C30" s="311"/>
+      <c r="D30" s="312"/>
+      <c r="E30" s="312"/>
+      <c r="F30" s="312"/>
+      <c r="G30" s="313"/>
+      <c r="H30" s="255" t="s">
+        <v>129</v>
+      </c>
+      <c r="I30" s="256" t="s">
+        <v>135</v>
+      </c>
+      <c r="J30" s="256" t="s">
+        <v>137</v>
+      </c>
+      <c r="K30" s="257" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="306"/>
+      <c r="B31" s="258">
         <v>4</v>
       </c>
-      <c r="C27" s="198"/>
-[...95 lines deleted...]
-      <c r="K31" s="262"/>
+      <c r="C31" s="314"/>
+      <c r="D31" s="315"/>
+      <c r="E31" s="315"/>
+      <c r="F31" s="315"/>
+      <c r="G31" s="316"/>
+      <c r="H31" s="259"/>
+      <c r="I31" s="260"/>
+      <c r="J31" s="260"/>
+      <c r="K31" s="261"/>
     </row>
     <row r="32" spans="1:11" ht="13.5" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="296"/>
-[...9 lines deleted...]
-      <c r="K32" s="297"/>
+      <c r="A32" s="297"/>
+      <c r="B32" s="298"/>
+      <c r="C32" s="298"/>
+      <c r="D32" s="298"/>
+      <c r="E32" s="298"/>
+      <c r="F32" s="298"/>
+      <c r="G32" s="298"/>
+      <c r="H32" s="298"/>
+      <c r="I32" s="298"/>
+      <c r="J32" s="298"/>
+      <c r="K32" s="298"/>
     </row>
     <row r="33" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="298"/>
-[...9 lines deleted...]
-      <c r="K33" s="298"/>
+      <c r="A33" s="299"/>
+      <c r="B33" s="299"/>
+      <c r="C33" s="299"/>
+      <c r="D33" s="299"/>
+      <c r="E33" s="299"/>
+      <c r="F33" s="299"/>
+      <c r="G33" s="299"/>
+      <c r="H33" s="299"/>
+      <c r="I33" s="299"/>
+      <c r="J33" s="299"/>
+      <c r="K33" s="299"/>
     </row>
     <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="298"/>
-[...9 lines deleted...]
-      <c r="K34" s="298"/>
+      <c r="A34" s="299"/>
+      <c r="B34" s="299"/>
+      <c r="C34" s="299"/>
+      <c r="D34" s="299"/>
+      <c r="E34" s="299"/>
+      <c r="F34" s="299"/>
+      <c r="G34" s="299"/>
+      <c r="H34" s="299"/>
+      <c r="I34" s="299"/>
+      <c r="J34" s="299"/>
+      <c r="K34" s="299"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A32:K34"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C28:G31"/>
     <mergeCell ref="C24:G25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12 G12 I12:K12 C16 I16:K16 C20 C28">
-    <cfRule type="cellIs" dxfId="23" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="22" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="34" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="21" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="33" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G17" sqref="G17"/>
+      <selection pane="bottomRight" activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="6.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="38.6640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="277" t="s">
+      <c r="A1" s="278" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="277"/>
-[...4 lines deleted...]
-      <c r="G1" s="277"/>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+      <c r="D1" s="278"/>
+      <c r="E1" s="278"/>
+      <c r="F1" s="278"/>
+      <c r="G1" s="278"/>
     </row>
     <row r="2" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="278" t="s">
+      <c r="A2" s="279" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="278"/>
-[...4 lines deleted...]
-      <c r="G2" s="278"/>
+      <c r="B2" s="279"/>
+      <c r="C2" s="279"/>
+      <c r="D2" s="279"/>
+      <c r="E2" s="279"/>
+      <c r="F2" s="279"/>
+      <c r="G2" s="279"/>
       <c r="I2" s="102"/>
     </row>
     <row r="3" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="279" t="s">
+      <c r="A3" s="280" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="279"/>
-[...7 lines deleted...]
-      <c r="J3" s="279"/>
+      <c r="B3" s="280"/>
+      <c r="C3" s="280"/>
+      <c r="D3" s="280"/>
+      <c r="E3" s="280"/>
+      <c r="F3" s="280"/>
+      <c r="G3" s="280"/>
+      <c r="H3" s="280"/>
+      <c r="I3" s="280"/>
+      <c r="J3" s="280"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="280" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="280"/>
+      <c r="A4" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="281"/>
+      <c r="D4" s="281"/>
+      <c r="E4" s="281"/>
+      <c r="F4" s="281"/>
+      <c r="G4" s="281"/>
+      <c r="H4" s="281"/>
+      <c r="I4" s="281"/>
+      <c r="J4" s="281"/>
     </row>
     <row r="5" spans="1:10" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>140</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>141</v>
       </c>
       <c r="E6" s="41" t="s">
@@ -8952,132 +9237,132 @@
       </c>
       <c r="E7" s="46" t="s">
         <v>148</v>
       </c>
       <c r="F7" s="46" t="s">
         <v>148</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>148</v>
       </c>
       <c r="H7" s="46" t="s">
         <v>148</v>
       </c>
       <c r="I7" s="46" t="s">
         <v>148</v>
       </c>
       <c r="J7" s="46" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="7"/>
       <c r="B8" s="4">
         <v>1</v>
       </c>
-      <c r="C8" s="204" t="s">
+      <c r="C8" s="203" t="s">
         <v>154</v>
       </c>
-      <c r="D8" s="204" t="s">
+      <c r="D8" s="203" t="s">
         <v>103</v>
       </c>
-      <c r="E8" s="204" t="s">
+      <c r="E8" s="203" t="s">
         <v>156</v>
       </c>
-      <c r="F8" s="204" t="s">
+      <c r="F8" s="203" t="s">
         <v>104</v>
       </c>
-      <c r="G8" s="204" t="s">
+      <c r="G8" s="203" t="s">
         <v>151</v>
       </c>
-      <c r="H8" s="204" t="s">
+      <c r="H8" s="203" t="s">
         <v>125</v>
       </c>
-      <c r="I8" s="204" t="s">
+      <c r="I8" s="203" t="s">
         <v>150</v>
       </c>
-      <c r="J8" s="204" t="s">
+      <c r="J8" s="203" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="7"/>
       <c r="B9" s="4">
         <v>2</v>
       </c>
-      <c r="C9" s="204" t="s">
+      <c r="C9" s="203" t="s">
         <v>156</v>
       </c>
-      <c r="D9" s="204" t="s">
+      <c r="D9" s="203" t="s">
         <v>154</v>
       </c>
-      <c r="E9" s="204" t="s">
+      <c r="E9" s="203" t="s">
         <v>101</v>
       </c>
-      <c r="F9" s="204" t="s">
+      <c r="F9" s="203" t="s">
         <v>120</v>
       </c>
-      <c r="G9" s="204" t="s">
+      <c r="G9" s="203" t="s">
         <v>107</v>
       </c>
-      <c r="H9" s="204" t="s">
+      <c r="H9" s="203" t="s">
         <v>155</v>
       </c>
-      <c r="I9" s="204" t="s">
+      <c r="I9" s="203" t="s">
         <v>105</v>
       </c>
-      <c r="J9" s="204" t="s">
+      <c r="J9" s="203" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16"/>
       <c r="B10" s="4">
         <v>3</v>
       </c>
-      <c r="C10" s="204" t="s">
+      <c r="C10" s="203" t="s">
         <v>125</v>
       </c>
-      <c r="D10" s="204" t="s">
+      <c r="D10" s="203" t="s">
         <v>149</v>
       </c>
-      <c r="E10" s="204" t="s">
+      <c r="E10" s="203" t="s">
         <v>150</v>
       </c>
-      <c r="F10" s="204" t="s">
+      <c r="F10" s="203" t="s">
         <v>99</v>
       </c>
-      <c r="G10" s="204" t="s">
+      <c r="G10" s="203" t="s">
         <v>105</v>
       </c>
-      <c r="H10" s="204" t="s">
+      <c r="H10" s="203" t="s">
         <v>156</v>
       </c>
-      <c r="I10" s="204" t="s">
+      <c r="I10" s="203" t="s">
         <v>124</v>
       </c>
-      <c r="J10" s="204" t="s">
+      <c r="J10" s="203" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
       <c r="B11" s="5">
         <v>4</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>101</v>
       </c>
       <c r="D11" s="52" t="s">
         <v>120</v>
       </c>
       <c r="E11" s="52" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="52" t="s">
         <v>125</v>
       </c>
       <c r="G11" s="52" t="s">
         <v>150</v>
       </c>
       <c r="H11" s="52" t="s">
         <v>93</v>
@@ -9104,102 +9389,102 @@
       </c>
       <c r="E12" s="53" t="s">
         <v>150</v>
       </c>
       <c r="F12" s="53" t="s">
         <v>104</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>151</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>105</v>
       </c>
       <c r="I12" s="53" t="s">
         <v>113</v>
       </c>
       <c r="J12" s="42" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7"/>
       <c r="B13" s="4">
         <v>2</v>
       </c>
-      <c r="C13" s="178" t="s">
+      <c r="C13" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="D13" s="178" t="s">
+      <c r="D13" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="E13" s="178" t="s">
+      <c r="E13" s="177" t="s">
         <v>104</v>
       </c>
-      <c r="F13" s="178" t="s">
+      <c r="F13" s="177" t="s">
         <v>103</v>
       </c>
-      <c r="G13" s="178" t="s">
+      <c r="G13" s="177" t="s">
         <v>113</v>
       </c>
-      <c r="H13" s="178" t="s">
+      <c r="H13" s="177" t="s">
         <v>124</v>
       </c>
-      <c r="I13" s="178" t="s">
+      <c r="I13" s="177" t="s">
         <v>151</v>
       </c>
-      <c r="J13" s="178" t="s">
+      <c r="J13" s="177" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7"/>
       <c r="B14" s="4">
         <v>3</v>
       </c>
-      <c r="C14" s="178" t="s">
+      <c r="C14" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="D14" s="178" t="s">
+      <c r="D14" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="E14" s="178" t="s">
+      <c r="E14" s="177" t="s">
         <v>101</v>
       </c>
-      <c r="F14" s="178" t="s">
+      <c r="F14" s="177" t="s">
         <v>124</v>
       </c>
-      <c r="G14" s="178" t="s">
+      <c r="G14" s="177" t="s">
         <v>150</v>
       </c>
-      <c r="H14" s="178" t="s">
+      <c r="H14" s="177" t="s">
         <v>99</v>
       </c>
-      <c r="I14" s="178" t="s">
+      <c r="I14" s="177" t="s">
         <v>109</v>
       </c>
-      <c r="J14" s="178" t="s">
+      <c r="J14" s="177" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9"/>
       <c r="B15" s="5">
         <v>4</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>155</v>
       </c>
       <c r="D15" s="52" t="s">
         <v>101</v>
       </c>
       <c r="E15" s="43" t="s">
         <v>156</v>
       </c>
       <c r="F15" s="52" t="s">
         <v>99</v>
       </c>
       <c r="G15" s="52" t="s">
         <v>105</v>
       </c>
       <c r="H15" s="52" t="s">
         <v>93</v>
@@ -9226,1195 +9511,1208 @@
       </c>
       <c r="E16" s="42" t="s">
         <v>156</v>
       </c>
       <c r="F16" s="42" t="s">
         <v>157</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>102</v>
       </c>
       <c r="H16" s="42" t="s">
         <v>155</v>
       </c>
       <c r="I16" s="42" t="s">
         <v>113</v>
       </c>
       <c r="J16" s="42" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7"/>
       <c r="B17" s="4">
         <v>2</v>
       </c>
-      <c r="C17" s="179" t="s">
+      <c r="C17" s="178" t="s">
         <v>101</v>
       </c>
-      <c r="D17" s="179" t="s">
+      <c r="D17" s="178" t="s">
         <v>149</v>
       </c>
-      <c r="E17" s="179" t="s">
+      <c r="E17" s="178" t="s">
         <v>156</v>
       </c>
-      <c r="F17" s="179" t="s">
+      <c r="F17" s="178" t="s">
         <v>153</v>
       </c>
-      <c r="G17" s="179" t="s">
+      <c r="G17" s="178" t="s">
         <v>102</v>
       </c>
-      <c r="H17" s="179" t="s">
+      <c r="H17" s="178" t="s">
         <v>113</v>
       </c>
-      <c r="I17" s="179" t="s">
+      <c r="I17" s="178" t="s">
         <v>107</v>
       </c>
-      <c r="J17" s="179" t="s">
+      <c r="J17" s="178" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7"/>
       <c r="B18" s="4">
         <v>3</v>
       </c>
-      <c r="C18" s="179" t="s">
+      <c r="C18" s="178" t="s">
         <v>93</v>
       </c>
-      <c r="D18" s="179" t="s">
+      <c r="D18" s="178" t="s">
         <v>154</v>
       </c>
-      <c r="E18" s="179" t="s">
+      <c r="E18" s="178" t="s">
         <v>151</v>
       </c>
-      <c r="F18" s="179" t="s">
+      <c r="F18" s="178" t="s">
         <v>103</v>
       </c>
-      <c r="G18" s="179" t="s">
+      <c r="G18" s="178" t="s">
         <v>113</v>
       </c>
-      <c r="H18" s="179" t="s">
+      <c r="H18" s="178" t="s">
         <v>153</v>
       </c>
-      <c r="I18" s="179" t="s">
+      <c r="I18" s="178" t="s">
         <v>105</v>
       </c>
-      <c r="J18" s="179" t="s">
+      <c r="J18" s="178" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="43" t="s">
         <v>120</v>
       </c>
       <c r="D19" s="43" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="43" t="s">
         <v>150</v>
       </c>
       <c r="F19" s="43" t="s">
         <v>103</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>99</v>
       </c>
       <c r="H19" s="43" t="s">
         <v>105</v>
       </c>
       <c r="I19" s="43" t="s">
         <v>151</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
-      <c r="C20" s="119" t="s">
+      <c r="C20" s="118" t="s">
         <v>149</v>
       </c>
-      <c r="D20" s="120" t="s">
+      <c r="D20" s="119" t="s">
         <v>104</v>
       </c>
-      <c r="E20" s="120" t="s">
+      <c r="E20" s="119" t="s">
         <v>124</v>
       </c>
-      <c r="F20" s="119" t="s">
+      <c r="F20" s="118" t="s">
         <v>153</v>
       </c>
-      <c r="G20" s="120" t="s">
+      <c r="G20" s="119" t="s">
         <v>150</v>
       </c>
-      <c r="H20" s="120" t="s">
+      <c r="H20" s="119" t="s">
         <v>152</v>
       </c>
-      <c r="I20" s="120" t="s">
+      <c r="I20" s="119" t="s">
         <v>151</v>
       </c>
-      <c r="J20" s="119" t="s">
+      <c r="J20" s="118" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16"/>
       <c r="B21" s="17">
         <v>2</v>
       </c>
-      <c r="C21" s="180" t="s">
+      <c r="C21" s="179" t="s">
         <v>104</v>
       </c>
-      <c r="D21" s="176" t="s">
+      <c r="D21" s="175" t="s">
         <v>154</v>
       </c>
-      <c r="E21" s="176" t="s">
+      <c r="E21" s="175" t="s">
         <v>99</v>
       </c>
-      <c r="F21" s="176" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="176" t="s">
+      <c r="F21" s="175" t="s">
+        <v>174</v>
+      </c>
+      <c r="G21" s="175" t="s">
         <v>125</v>
       </c>
-      <c r="H21" s="180" t="s">
+      <c r="H21" s="179" t="s">
         <v>153</v>
       </c>
-      <c r="I21" s="180" t="s">
+      <c r="I21" s="179" t="s">
         <v>102</v>
       </c>
-      <c r="J21" s="180" t="s">
+      <c r="J21" s="179" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="7"/>
       <c r="B22" s="4">
         <v>3</v>
       </c>
-      <c r="C22" s="176" t="s">
+      <c r="C22" s="175" t="s">
         <v>124</v>
       </c>
-      <c r="D22" s="180" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="176" t="s">
+      <c r="D22" s="179" t="s">
+        <v>176</v>
+      </c>
+      <c r="E22" s="175" t="s">
         <v>125</v>
       </c>
-      <c r="F22" s="176" t="s">
+      <c r="F22" s="175" t="s">
         <v>101</v>
       </c>
-      <c r="G22" s="176" t="s">
+      <c r="G22" s="175" t="s">
         <v>120</v>
       </c>
-      <c r="H22" s="176" t="s">
+      <c r="H22" s="175" t="s">
         <v>99</v>
       </c>
-      <c r="I22" s="176" t="s">
+      <c r="I22" s="175" t="s">
         <v>102</v>
       </c>
-      <c r="J22" s="180" t="s">
+      <c r="J22" s="179" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9"/>
       <c r="B23" s="5">
         <v>4</v>
       </c>
-      <c r="C23" s="121" t="s">
+      <c r="C23" s="120" t="s">
         <v>156</v>
       </c>
-      <c r="D23" s="122" t="s">
+      <c r="D23" s="121" t="s">
         <v>92</v>
       </c>
-      <c r="E23" s="121" t="s">
+      <c r="E23" s="120" t="s">
         <v>150</v>
       </c>
-      <c r="F23" s="122" t="s">
+      <c r="F23" s="121" t="s">
         <v>99</v>
       </c>
-      <c r="G23" s="122" t="s">
+      <c r="G23" s="121" t="s">
         <v>107</v>
       </c>
-      <c r="H23" s="122" t="s">
+      <c r="H23" s="121" t="s">
         <v>120</v>
       </c>
-      <c r="I23" s="121" t="s">
+      <c r="I23" s="120" t="s">
         <v>125</v>
       </c>
-      <c r="J23" s="122" t="s">
+      <c r="J23" s="121" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
-      <c r="C24" s="141" t="s">
+      <c r="C24" s="140" t="s">
         <v>104</v>
       </c>
-      <c r="D24" s="141" t="s">
+      <c r="D24" s="140" t="s">
         <v>124</v>
       </c>
-      <c r="E24" s="141" t="s">
+      <c r="E24" s="140" t="s">
         <v>155</v>
       </c>
-      <c r="F24" s="141" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="141" t="s">
+      <c r="F24" s="140" t="s">
+        <v>177</v>
+      </c>
+      <c r="G24" s="140" t="s">
         <v>99</v>
       </c>
-      <c r="H24" s="141" t="s">
+      <c r="H24" s="140" t="s">
         <v>156</v>
       </c>
-      <c r="I24" s="141" t="s">
+      <c r="I24" s="140" t="s">
         <v>102</v>
       </c>
-      <c r="J24" s="141" t="s">
+      <c r="J24" s="140" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="7"/>
       <c r="B25" s="4">
         <v>2</v>
       </c>
-      <c r="C25" s="142" t="s">
+      <c r="C25" s="141" t="s">
         <v>154</v>
       </c>
-      <c r="D25" s="142" t="s">
+      <c r="D25" s="141" t="s">
         <v>125</v>
       </c>
-      <c r="E25" s="142" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="142" t="s">
+      <c r="E25" s="141" t="s">
+        <v>178</v>
+      </c>
+      <c r="F25" s="141" t="s">
         <v>103</v>
       </c>
-      <c r="G25" s="142" t="s">
+      <c r="G25" s="141" t="s">
         <v>124</v>
       </c>
-      <c r="H25" s="142" t="s">
+      <c r="H25" s="141" t="s">
         <v>156</v>
       </c>
-      <c r="I25" s="142" t="s">
+      <c r="I25" s="141" t="s">
         <v>150</v>
       </c>
-      <c r="J25" s="142" t="s">
+      <c r="J25" s="141" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="7"/>
       <c r="B26" s="4">
         <v>3</v>
       </c>
-      <c r="C26" s="142" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="142" t="s">
+      <c r="C26" s="141" t="s">
+        <v>177</v>
+      </c>
+      <c r="D26" s="141" t="s">
         <v>103</v>
       </c>
-      <c r="E26" s="142" t="s">
+      <c r="E26" s="141" t="s">
         <v>104</v>
       </c>
-      <c r="F26" s="142" t="s">
+      <c r="F26" s="141" t="s">
         <v>153</v>
       </c>
-      <c r="G26" s="142" t="s">
+      <c r="G26" s="141" t="s">
         <v>152</v>
       </c>
-      <c r="H26" s="142" t="s">
+      <c r="H26" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="I26" s="142" t="s">
+      <c r="I26" s="141" t="s">
         <v>120</v>
       </c>
-      <c r="J26" s="142" t="s">
+      <c r="J26" s="141" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
       <c r="B27" s="5">
         <v>4</v>
       </c>
-      <c r="C27" s="123" t="s">
+      <c r="C27" s="122" t="s">
         <v>149</v>
       </c>
-      <c r="D27" s="123" t="s">
+      <c r="D27" s="122" t="s">
         <v>103</v>
       </c>
-      <c r="E27" s="123" t="s">
+      <c r="E27" s="122" t="s">
         <v>120</v>
       </c>
-      <c r="F27" s="124" t="s">
+      <c r="F27" s="123" t="s">
         <v>101</v>
       </c>
-      <c r="G27" s="124" t="s">
+      <c r="G27" s="123" t="s">
         <v>102</v>
       </c>
-      <c r="H27" s="123" t="s">
+      <c r="H27" s="122" t="s">
         <v>153</v>
       </c>
-      <c r="I27" s="124" t="s">
+      <c r="I27" s="123" t="s">
         <v>107</v>
       </c>
-      <c r="J27" s="124" t="s">
+      <c r="J27" s="123" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
-      <c r="C28" s="322" t="s">
+      <c r="C28" s="323" t="s">
         <v>158</v>
       </c>
-      <c r="D28" s="323"/>
-[...5 lines deleted...]
-      <c r="J28" s="324"/>
+      <c r="D28" s="324"/>
+      <c r="E28" s="324"/>
+      <c r="F28" s="324"/>
+      <c r="G28" s="324"/>
+      <c r="H28" s="324"/>
+      <c r="I28" s="324"/>
+      <c r="J28" s="325"/>
     </row>
     <row r="29" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="7"/>
       <c r="B29" s="4">
         <v>2</v>
       </c>
-      <c r="C29" s="325"/>
-[...6 lines deleted...]
-      <c r="J29" s="327"/>
+      <c r="C29" s="326"/>
+      <c r="D29" s="327"/>
+      <c r="E29" s="327"/>
+      <c r="F29" s="327"/>
+      <c r="G29" s="327"/>
+      <c r="H29" s="327"/>
+      <c r="I29" s="327"/>
+      <c r="J29" s="328"/>
     </row>
     <row r="30" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="7"/>
       <c r="B30" s="4">
         <v>3</v>
       </c>
-      <c r="C30" s="328"/>
-[...6 lines deleted...]
-      <c r="J30" s="330"/>
+      <c r="C30" s="329"/>
+      <c r="D30" s="330"/>
+      <c r="E30" s="330"/>
+      <c r="F30" s="330"/>
+      <c r="G30" s="330"/>
+      <c r="H30" s="330"/>
+      <c r="I30" s="330"/>
+      <c r="J30" s="331"/>
     </row>
     <row r="31" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
-      <c r="B31" s="181">
+      <c r="B31" s="180">
         <v>4</v>
       </c>
       <c r="C31" s="56"/>
       <c r="D31" s="56"/>
       <c r="E31" s="56"/>
       <c r="F31" s="56"/>
       <c r="G31" s="56"/>
       <c r="H31" s="56"/>
       <c r="I31" s="56"/>
       <c r="J31" s="56"/>
     </row>
     <row r="32" spans="1:10" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="290"/>
-[...8 lines deleted...]
-      <c r="J32" s="291"/>
+      <c r="A32" s="291"/>
+      <c r="B32" s="291"/>
+      <c r="C32" s="292"/>
+      <c r="D32" s="292"/>
+      <c r="E32" s="292"/>
+      <c r="F32" s="292"/>
+      <c r="G32" s="292"/>
+      <c r="H32" s="292"/>
+      <c r="I32" s="292"/>
+      <c r="J32" s="292"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C28:J30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C7:J7 C20 C24 C28">
-    <cfRule type="cellIs" dxfId="20" priority="22" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="32" priority="22" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="19" priority="23" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="31" priority="23" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="18" priority="24" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="30" priority="24" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="H16" sqref="H16"/>
+      <selection pane="bottomRight" activeCell="E24" sqref="E24:J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="6" width="34" style="13" customWidth="1"/>
     <col min="7" max="7" width="34" style="27" customWidth="1"/>
     <col min="8" max="10" width="34" style="13" customWidth="1"/>
     <col min="11" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A1" s="282" t="s">
+      <c r="A1" s="283" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="282"/>
-[...4 lines deleted...]
-      <c r="G1" s="282"/>
+      <c r="B1" s="283"/>
+      <c r="C1" s="283"/>
+      <c r="D1" s="283"/>
+      <c r="E1" s="283"/>
+      <c r="F1" s="283"/>
+      <c r="G1" s="283"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A2" s="283" t="s">
+      <c r="A2" s="284" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="283"/>
-[...4 lines deleted...]
-      <c r="G2" s="283"/>
+      <c r="B2" s="284"/>
+      <c r="C2" s="284"/>
+      <c r="D2" s="284"/>
+      <c r="E2" s="284"/>
+      <c r="F2" s="284"/>
+      <c r="G2" s="284"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="279" t="s">
+      <c r="A4" s="280" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="279"/>
-[...7 lines deleted...]
-      <c r="J4" s="279"/>
+      <c r="B4" s="280"/>
+      <c r="C4" s="280"/>
+      <c r="D4" s="280"/>
+      <c r="E4" s="280"/>
+      <c r="F4" s="280"/>
+      <c r="G4" s="280"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="280"/>
+      <c r="J4" s="280"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="280" t="s">
-[...10 lines deleted...]
-      <c r="J5" s="280"/>
+      <c r="A5" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5" s="281"/>
+      <c r="C5" s="281"/>
+      <c r="D5" s="281"/>
+      <c r="E5" s="281"/>
+      <c r="F5" s="281"/>
+      <c r="G5" s="281"/>
+      <c r="H5" s="281"/>
+      <c r="I5" s="281"/>
+      <c r="J5" s="281"/>
     </row>
     <row r="6" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="29"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>140</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>141</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>142</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>143</v>
       </c>
       <c r="G7" s="44" t="s">
         <v>144</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>145</v>
       </c>
       <c r="I7" s="25" t="s">
         <v>146</v>
       </c>
       <c r="J7" s="26" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="270" t="s">
+      <c r="A8" s="271" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="32">
         <v>1</v>
       </c>
       <c r="C8" s="106" t="s">
         <v>160</v>
       </c>
       <c r="D8" s="107" t="s">
+        <v>171</v>
+      </c>
+      <c r="E8" s="107" t="s">
         <v>172</v>
       </c>
-      <c r="E8" s="107" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="F8" s="336" t="s">
+        <v>196</v>
       </c>
       <c r="G8" s="109" t="s">
         <v>114</v>
       </c>
       <c r="H8" s="107" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I8" s="107" t="s">
         <v>102</v>
       </c>
       <c r="J8" s="108" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="271"/>
+      <c r="A9" s="272"/>
       <c r="B9" s="33">
         <v>2</v>
       </c>
-      <c r="C9" s="205" t="s">
+      <c r="C9" s="204" t="s">
+        <v>166</v>
+      </c>
+      <c r="D9" s="205" t="s">
+        <v>171</v>
+      </c>
+      <c r="E9" s="205" t="s">
+        <v>172</v>
+      </c>
+      <c r="F9" s="337"/>
+      <c r="G9" s="207" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="205" t="s">
+        <v>114</v>
+      </c>
+      <c r="I9" s="205" t="s">
         <v>167</v>
       </c>
-      <c r="D9" s="206" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="206" t="s">
+      <c r="J9" s="206" t="s">
         <v>173</v>
       </c>
-      <c r="F9" s="207" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="271"/>
+      <c r="A10" s="272"/>
       <c r="B10" s="33">
         <v>3</v>
       </c>
-      <c r="C10" s="205" t="s">
+      <c r="C10" s="204" t="s">
         <v>159</v>
       </c>
-      <c r="D10" s="206" t="s">
+      <c r="D10" s="205" t="s">
+        <v>171</v>
+      </c>
+      <c r="E10" s="205" t="s">
         <v>172</v>
       </c>
-      <c r="E10" s="206" t="s">
+      <c r="F10" s="206" t="s">
+        <v>197</v>
+      </c>
+      <c r="G10" s="207" t="s">
+        <v>167</v>
+      </c>
+      <c r="H10" s="205" t="s">
         <v>173</v>
       </c>
-      <c r="F10" s="207" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="206" t="s">
+      <c r="I10" s="205" t="s">
         <v>114</v>
       </c>
-      <c r="J10" s="207" t="s">
-        <v>170</v>
+      <c r="J10" s="206" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="276"/>
+      <c r="A11" s="277"/>
       <c r="B11" s="34">
         <v>4</v>
       </c>
       <c r="C11" s="47"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="49"/>
       <c r="G11" s="47"/>
       <c r="H11" s="50"/>
       <c r="I11" s="48"/>
       <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="270" t="s">
+      <c r="A12" s="271" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="35">
         <v>1</v>
       </c>
       <c r="C12" s="106"/>
       <c r="D12" s="107"/>
       <c r="E12" s="110"/>
-      <c r="F12" s="111"/>
+      <c r="F12" s="336" t="s">
+        <v>198</v>
+      </c>
       <c r="G12" s="106" t="s">
         <v>161</v>
       </c>
       <c r="H12" s="109" t="s">
         <v>156</v>
       </c>
       <c r="I12" s="107" t="s">
         <v>113</v>
       </c>
       <c r="J12" s="108" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="271"/>
+      <c r="A13" s="272"/>
       <c r="B13" s="33">
         <v>2</v>
       </c>
-      <c r="C13" s="137"/>
-[...3 lines deleted...]
-      <c r="G13" s="140" t="s">
+      <c r="C13" s="136"/>
+      <c r="D13" s="137"/>
+      <c r="E13" s="137"/>
+      <c r="F13" s="337"/>
+      <c r="G13" s="139" t="s">
         <v>161</v>
       </c>
-      <c r="H13" s="138" t="s">
+      <c r="H13" s="137" t="s">
         <v>113</v>
       </c>
-      <c r="I13" s="138" t="s">
+      <c r="I13" s="137" t="s">
         <v>150</v>
       </c>
-      <c r="J13" s="139" t="s">
+      <c r="J13" s="138" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="271"/>
+      <c r="A14" s="272"/>
       <c r="B14" s="33">
         <v>3</v>
       </c>
-      <c r="C14" s="137"/>
-[...3 lines deleted...]
-      <c r="G14" s="140" t="s">
+      <c r="C14" s="136"/>
+      <c r="D14" s="137"/>
+      <c r="E14" s="137"/>
+      <c r="F14" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="139" t="s">
         <v>161</v>
       </c>
-      <c r="H14" s="138" t="s">
+      <c r="H14" s="137" t="s">
         <v>153</v>
       </c>
-      <c r="I14" s="138" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="139" t="s">
+      <c r="I14" s="137" t="s">
+        <v>165</v>
+      </c>
+      <c r="J14" s="138" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="272"/>
+      <c r="A15" s="273"/>
       <c r="B15" s="34">
         <v>4</v>
       </c>
       <c r="C15" s="47"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="51"/>
       <c r="G15" s="50"/>
       <c r="H15" s="48"/>
       <c r="I15" s="48"/>
       <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="281" t="s">
+      <c r="A16" s="282" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="32">
         <v>1</v>
       </c>
-      <c r="C16" s="112" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="113" t="s">
+      <c r="C16" s="111" t="s">
+        <v>166</v>
+      </c>
+      <c r="D16" s="112" t="s">
         <v>164</v>
       </c>
-      <c r="E16" s="113" t="s">
+      <c r="E16" s="112" t="s">
         <v>157</v>
       </c>
-      <c r="F16" s="114" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="112" t="s">
+      <c r="F16" s="336" t="s">
+        <v>200</v>
+      </c>
+      <c r="G16" s="111" t="s">
         <v>150</v>
       </c>
-      <c r="H16" s="113" t="s">
+      <c r="H16" s="112" t="s">
         <v>162</v>
       </c>
-      <c r="I16" s="113" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="116" t="s">
+      <c r="I16" s="112" t="s">
+        <v>168</v>
+      </c>
+      <c r="J16" s="115" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="271"/>
+      <c r="A17" s="272"/>
       <c r="B17" s="33">
         <v>2</v>
       </c>
-      <c r="C17" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="138" t="s">
+      <c r="C17" s="136" t="s">
+        <v>166</v>
+      </c>
+      <c r="D17" s="137" t="s">
         <v>160</v>
       </c>
-      <c r="E17" s="138" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="140" t="s">
+      <c r="E17" s="137" t="s">
+        <v>170</v>
+      </c>
+      <c r="F17" s="337"/>
+      <c r="G17" s="139" t="s">
         <v>102</v>
       </c>
-      <c r="H17" s="138" t="s">
+      <c r="H17" s="137" t="s">
         <v>162</v>
       </c>
-      <c r="I17" s="138" t="s">
+      <c r="I17" s="137" t="s">
+        <v>168</v>
+      </c>
+      <c r="J17" s="138" t="s">
         <v>169</v>
       </c>
-      <c r="J17" s="139" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="271"/>
+      <c r="A18" s="272"/>
       <c r="B18" s="33">
         <v>3</v>
       </c>
-      <c r="C18" s="137" t="s">
+      <c r="C18" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="D18" s="138" t="s">
+      <c r="D18" s="137" t="s">
         <v>159</v>
       </c>
-      <c r="E18" s="138" t="s">
+      <c r="E18" s="137" t="s">
         <v>160</v>
       </c>
-      <c r="F18" s="139" t="s">
+      <c r="F18" s="206" t="s">
+        <v>201</v>
+      </c>
+      <c r="G18" s="139" t="s">
         <v>165</v>
       </c>
-      <c r="G18" s="140" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="138" t="s">
+      <c r="H18" s="137" t="s">
         <v>162</v>
       </c>
-      <c r="I18" s="138" t="s">
+      <c r="I18" s="137" t="s">
+        <v>168</v>
+      </c>
+      <c r="J18" s="138" t="s">
         <v>169</v>
       </c>
-      <c r="J18" s="139" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="276"/>
+      <c r="A19" s="277"/>
       <c r="B19" s="34">
         <v>4</v>
       </c>
       <c r="C19" s="47"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="49"/>
       <c r="G19" s="47"/>
       <c r="H19" s="50"/>
       <c r="I19" s="48"/>
       <c r="J19" s="51"/>
     </row>
     <row r="20" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="270" t="s">
+      <c r="A20" s="271" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="40">
         <v>1</v>
       </c>
-      <c r="C20" s="112"/>
-[...6 lines deleted...]
-      <c r="J20" s="114"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="113"/>
+      <c r="G20" s="145"/>
+      <c r="H20" s="112" t="s">
+        <v>125</v>
+      </c>
+      <c r="I20" s="112"/>
+      <c r="J20" s="113"/>
     </row>
     <row r="21" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="271"/>
+      <c r="A21" s="272"/>
       <c r="B21" s="36">
         <v>2</v>
       </c>
-      <c r="C21" s="143"/>
-[...6 lines deleted...]
-      <c r="J21" s="145"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="143"/>
+      <c r="E21" s="143"/>
+      <c r="F21" s="144"/>
+      <c r="G21" s="146"/>
+      <c r="H21" s="143" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="143"/>
+      <c r="J21" s="144"/>
     </row>
     <row r="22" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="271"/>
+      <c r="A22" s="272"/>
       <c r="B22" s="36">
         <v>3</v>
       </c>
-      <c r="C22" s="143"/>
-[...6 lines deleted...]
-      <c r="J22" s="145"/>
+      <c r="C22" s="142"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="144"/>
+      <c r="G22" s="146"/>
+      <c r="H22" s="143" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="143"/>
+      <c r="J22" s="144"/>
     </row>
     <row r="23" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="272"/>
+      <c r="A23" s="273"/>
       <c r="B23" s="39">
         <v>4</v>
       </c>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="47"/>
       <c r="H23" s="50"/>
       <c r="I23" s="48"/>
       <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="273" t="s">
+      <c r="A24" s="274" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="32">
         <v>1</v>
       </c>
-      <c r="C24" s="335" t="s">
+      <c r="C24" s="269"/>
+      <c r="D24" s="107" t="s">
+        <v>125</v>
+      </c>
+      <c r="E24" s="338" t="s">
         <v>158</v>
       </c>
-      <c r="D24" s="336"/>
-[...5 lines deleted...]
-      <c r="J24" s="337"/>
+      <c r="F24" s="338"/>
+      <c r="G24" s="338"/>
+      <c r="H24" s="338"/>
+      <c r="I24" s="338"/>
+      <c r="J24" s="339"/>
     </row>
     <row r="25" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="274"/>
+      <c r="A25" s="275"/>
       <c r="B25" s="33">
         <v>2</v>
       </c>
-      <c r="C25" s="338"/>
-[...6 lines deleted...]
-      <c r="J25" s="340"/>
+      <c r="C25" s="270"/>
+      <c r="D25" s="220" t="s">
+        <v>125</v>
+      </c>
+      <c r="E25" s="340"/>
+      <c r="F25" s="340"/>
+      <c r="G25" s="340"/>
+      <c r="H25" s="340"/>
+      <c r="I25" s="340"/>
+      <c r="J25" s="341"/>
     </row>
     <row r="26" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="274"/>
+      <c r="A26" s="275"/>
       <c r="B26" s="33">
         <v>3</v>
       </c>
-      <c r="C26" s="205"/>
-[...6 lines deleted...]
-      <c r="J26" s="207"/>
+      <c r="C26" s="204"/>
+      <c r="D26" s="205"/>
+      <c r="E26" s="205"/>
+      <c r="F26" s="206"/>
+      <c r="G26" s="207"/>
+      <c r="H26" s="205"/>
+      <c r="I26" s="205"/>
+      <c r="J26" s="206"/>
     </row>
     <row r="27" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="275"/>
+      <c r="A27" s="276"/>
       <c r="B27" s="34">
         <v>4</v>
       </c>
-      <c r="C27" s="216"/>
-[...6 lines deleted...]
-      <c r="J27" s="218"/>
+      <c r="C27" s="215"/>
+      <c r="D27" s="216"/>
+      <c r="E27" s="216"/>
+      <c r="F27" s="217"/>
+      <c r="G27" s="218"/>
+      <c r="H27" s="216"/>
+      <c r="I27" s="216"/>
+      <c r="J27" s="217"/>
     </row>
     <row r="28" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="270" t="s">
+      <c r="A28" s="271" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="35">
         <v>1</v>
       </c>
-      <c r="C28" s="284" t="s">
-[...8 lines deleted...]
-      <c r="J28" s="332"/>
+      <c r="C28" s="285" t="s">
+        <v>186</v>
+      </c>
+      <c r="D28" s="286"/>
+      <c r="E28" s="286"/>
+      <c r="F28" s="286"/>
+      <c r="G28" s="286"/>
+      <c r="H28" s="286"/>
+      <c r="I28" s="286"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="271"/>
+      <c r="A29" s="272"/>
       <c r="B29" s="33">
         <v>2</v>
       </c>
-      <c r="C29" s="286"/>
-[...6 lines deleted...]
-      <c r="J29" s="333"/>
+      <c r="C29" s="287"/>
+      <c r="D29" s="288"/>
+      <c r="E29" s="288"/>
+      <c r="F29" s="288"/>
+      <c r="G29" s="288"/>
+      <c r="H29" s="288"/>
+      <c r="I29" s="288"/>
+      <c r="J29" s="334"/>
     </row>
     <row r="30" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="271"/>
+      <c r="A30" s="272"/>
       <c r="B30" s="33">
         <v>3</v>
       </c>
-      <c r="C30" s="286"/>
-[...6 lines deleted...]
-      <c r="J30" s="333"/>
+      <c r="C30" s="287"/>
+      <c r="D30" s="288"/>
+      <c r="E30" s="288"/>
+      <c r="F30" s="288"/>
+      <c r="G30" s="288"/>
+      <c r="H30" s="288"/>
+      <c r="I30" s="288"/>
+      <c r="J30" s="334"/>
     </row>
     <row r="31" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="276"/>
+      <c r="A31" s="277"/>
       <c r="B31" s="34">
         <v>4</v>
       </c>
-      <c r="C31" s="288"/>
-[...6 lines deleted...]
-      <c r="J31" s="334"/>
+      <c r="C31" s="289"/>
+      <c r="D31" s="290"/>
+      <c r="E31" s="290"/>
+      <c r="F31" s="290"/>
+      <c r="G31" s="290"/>
+      <c r="H31" s="290"/>
+      <c r="I31" s="290"/>
+      <c r="J31" s="335"/>
     </row>
     <row r="32" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
     <row r="33" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A33" s="331"/>
-[...8 lines deleted...]
-      <c r="J33" s="279"/>
+      <c r="A33" s="332"/>
+      <c r="B33" s="280"/>
+      <c r="C33" s="280"/>
+      <c r="D33" s="280"/>
+      <c r="E33" s="280"/>
+      <c r="F33" s="280"/>
+      <c r="G33" s="280"/>
+      <c r="H33" s="280"/>
+      <c r="I33" s="280"/>
+      <c r="J33" s="280"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A34" s="279"/>
-[...8 lines deleted...]
-      <c r="J34" s="279"/>
+      <c r="A34" s="280"/>
+      <c r="B34" s="280"/>
+      <c r="C34" s="280"/>
+      <c r="D34" s="280"/>
+      <c r="E34" s="280"/>
+      <c r="F34" s="280"/>
+      <c r="G34" s="280"/>
+      <c r="H34" s="280"/>
+      <c r="I34" s="280"/>
+      <c r="J34" s="280"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A35" s="279"/>
-[...8 lines deleted...]
-      <c r="J35" s="279"/>
+      <c r="A35" s="280"/>
+      <c r="B35" s="280"/>
+      <c r="C35" s="280"/>
+      <c r="D35" s="280"/>
+      <c r="E35" s="280"/>
+      <c r="F35" s="280"/>
+      <c r="G35" s="280"/>
+      <c r="H35" s="280"/>
+      <c r="I35" s="280"/>
+      <c r="J35" s="280"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...5 lines deleted...]
-    <mergeCell ref="C24:J25"/>
+  <mergeCells count="16">
     <mergeCell ref="A33:J35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="C28:J31"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="E24:J25"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A24:A27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12">
-    <cfRule type="cellIs" dxfId="17" priority="55" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="29" priority="55" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="16" priority="56" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="28" priority="56" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="15" priority="57" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="27" priority="57" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
-    <cfRule type="cellIs" dxfId="14" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="26" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="13" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="25" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="24" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="23" priority="49" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="22" priority="50" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="9" priority="51" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="21" priority="51" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20">
-    <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="20" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="7" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="19" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="6" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="18" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="5" priority="28" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="17" priority="28" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="4" priority="29" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="29" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="3" priority="30" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="15" priority="30" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D19:F19 H19:I19">
-    <cfRule type="cellIs" dxfId="2" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="14" priority="16" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="1" priority="17" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="13" priority="17" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="0" priority="18" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="12" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>