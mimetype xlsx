--- v0 (2026-02-20)
+++ v1 (2026-05-22)
@@ -7,654 +7,707 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/2ece7a782db74c98/QT 25-26/TKB/HKII/Tuan 25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/2ece7a782db74c98/QT 25-26/TKB/HKII/Tuan 26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="439" documentId="11_3FC96F4FA33C570BEF2A1C3C8186F380B857A4B5" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{056149EF-3AEC-4C6E-9C18-8E659645980F}"/>
+  <xr:revisionPtr revIDLastSave="465" documentId="11_3FC96F4FA33C570BEF2A1C3C8186F380B857A4B5" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3BC10F21-9277-409F-BC7A-3DA2BC9B6DD7}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TKBLop_Buoi_1 KHOI 10-11-12" sheetId="23" r:id="rId1"/>
     <sheet name="TKBLop_Buoi_2 KHOI 10-11-12" sheetId="24" r:id="rId2"/>
     <sheet name="TKBLop_Buoi_1 KHOI 8-9" sheetId="21" r:id="rId3"/>
     <sheet name="TKBLop_Buoi_2 KHOI 8-9" sheetId="22" r:id="rId4"/>
     <sheet name="TKBLop_Buoi_1 KHOI 6-7" sheetId="13" r:id="rId5"/>
     <sheet name="TKBLop_Buoi_2 KHOI 6-7" sheetId="20" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="189">
   <si>
     <t>SỞ GD&amp;ĐT TỈNH ĐIỆN BIÊN</t>
   </si>
   <si>
     <r>
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
     </r>
   </si>
   <si>
     <t>THỜI KHÓA BIỂU BUỔI 1 (SÁNG BẮT ĐẦU TỪ 7h00')</t>
   </si>
   <si>
+    <t>HKII Tuần 26 Thực hiện từ ngày 23/02/2026</t>
+  </si>
+  <si>
     <t>Thứ</t>
   </si>
   <si>
     <t>Tiết</t>
   </si>
   <si>
     <t>10A1</t>
   </si>
   <si>
     <t>10A2</t>
   </si>
   <si>
     <t>10A3</t>
   </si>
   <si>
     <t>10A4</t>
   </si>
   <si>
     <t>11B1</t>
   </si>
   <si>
     <t>11B2</t>
   </si>
   <si>
     <t>11B3</t>
   </si>
   <si>
     <t>11B4</t>
   </si>
   <si>
     <t>12C1</t>
   </si>
   <si>
     <t>12C2</t>
   </si>
   <si>
     <t>12C3</t>
   </si>
   <si>
     <t>12C4</t>
   </si>
   <si>
     <t>Thứ 2</t>
   </si>
   <si>
     <t>THỰC HIỆN NGHI LỄ CHÀO CỜ (15')</t>
   </si>
   <si>
+    <t>HOẠT ĐỘNG NGOẠI KHOÁ MỪNG ĐẢNG, MỪNG XUÂN, MỪNG ĐẠI HỘI ĐẢNG LẦN THỨ XIV</t>
+  </si>
+  <si>
+    <t>Thứ 3</t>
+  </si>
+  <si>
+    <t>TOAN - Ngát</t>
+  </si>
+  <si>
+    <t>NN - Thơ</t>
+  </si>
+  <si>
+    <t>HOA - Tr.Thắm</t>
+  </si>
+  <si>
+    <t>LY - Huyền</t>
+  </si>
+  <si>
+    <t>GDTC - Mạnh</t>
+  </si>
+  <si>
+    <t>TOAN - Hưng</t>
+  </si>
+  <si>
+    <t>TOAN - Đoàn</t>
+  </si>
+  <si>
+    <t>NN - Nguyệt</t>
+  </si>
+  <si>
+    <t>DIA - Ng.Thủy</t>
+  </si>
+  <si>
+    <t>GDKTPL - Tư</t>
+  </si>
+  <si>
+    <t>LY - Nhàn</t>
+  </si>
+  <si>
+    <t>VAN - Đi</t>
+  </si>
+  <si>
+    <t>VAN - Mai</t>
+  </si>
+  <si>
+    <t>SU - Phượng</t>
+  </si>
+  <si>
+    <t>CN - Mùi</t>
+  </si>
+  <si>
+    <t>TIN - Tú</t>
+  </si>
+  <si>
+    <t>SINH - Ng.Hồng</t>
+  </si>
+  <si>
+    <t>VAN - L.Hương</t>
+  </si>
+  <si>
+    <t>SINH - Mùi</t>
+  </si>
+  <si>
+    <t>CN - Bắc</t>
+  </si>
+  <si>
+    <t>CN - Hịa</t>
+  </si>
+  <si>
+    <t>VAN - Trường</t>
+  </si>
+  <si>
+    <t>HOA - Thao</t>
+  </si>
+  <si>
+    <t>Thứ 4</t>
+  </si>
+  <si>
     <t>SU - Yến</t>
   </si>
   <si>
-    <t>VAN - Đi</t>
-[...4 lines deleted...]
-  <si>
     <t>VAN - Dương</t>
   </si>
   <si>
-    <t>HOA - Tr.Thắm</t>
-[...47 lines deleted...]
-    <t>Thứ 4</t>
+    <t>GDTC - Đ.Hưng</t>
   </si>
   <si>
     <t>Thứ 5</t>
+  </si>
+  <si>
+    <t>GDQP - Hiến</t>
   </si>
   <si>
     <t>Thứ 6</t>
   </si>
   <si>
     <t>Thứ 7</t>
   </si>
   <si>
     <r>
       <t>TRƯ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ỜNG THCS VÀ THPT QU</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>ÀI TỞ</t>
     </r>
   </si>
   <si>
     <t>THỜI KHÓA BIỂU BUỔI 2 (CHIỀU BẮT ĐẦU TỪ 14h00')</t>
   </si>
   <si>
-    <t>GDTC - Đ.Hưng</t>
-[...4 lines deleted...]
-  <si>
     <t>CĐ VAN - Đi</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...242 lines deleted...]
-    <t>CN - V.Tâm</t>
+    <t>CĐ LY - Huyền</t>
+  </si>
+  <si>
+    <t>GDĐP - Tư</t>
+  </si>
+  <si>
+    <t>CĐ SU - Phượng</t>
+  </si>
+  <si>
+    <t>CĐ SU - Yến</t>
+  </si>
+  <si>
+    <t>CĐ TOAN - Ngát</t>
+  </si>
+  <si>
+    <t>GDĐP - Bắc</t>
+  </si>
+  <si>
+    <t>GDĐP - Mai</t>
+  </si>
+  <si>
+    <t>GDĐP - Bình</t>
+  </si>
+  <si>
+    <t>CĐ VAN - Dương</t>
   </si>
   <si>
     <t>CĐ TOAN - Hưng</t>
   </si>
   <si>
     <t>CĐ DIA - Ng.Thủy</t>
   </si>
   <si>
+    <t>CĐ LY - Nhàn</t>
+  </si>
+  <si>
+    <t>GDĐP - Dương</t>
+  </si>
+  <si>
+    <t>CĐ VAN - Mai</t>
+  </si>
+  <si>
+    <t>TNHN - Huyền</t>
+  </si>
+  <si>
+    <t>TNHN - Ng.Hồng</t>
+  </si>
+  <si>
+    <t>TNHN - M.Hương</t>
+  </si>
+  <si>
+    <t>TNHN-Thao</t>
+  </si>
+  <si>
+    <t>CĐ VAN - Trường</t>
+  </si>
+  <si>
     <t>CĐ TOAN - Đoàn</t>
   </si>
   <si>
-    <t>CĐ LY - Huyền</t>
-[...56 lines deleted...]
-    <t>KHTN: Hoá - Thảo</t>
+    <t>TD - Đ.Hưng</t>
+  </si>
+  <si>
+    <t>GDĐP - Tú</t>
+  </si>
+  <si>
+    <t>TNHN - L.Nhàn</t>
+  </si>
+  <si>
+    <t>TNHN - Phượng</t>
+  </si>
+  <si>
+    <t>GDĐP - Hiến</t>
+  </si>
+  <si>
+    <t>CĐ HOA - Thao</t>
+  </si>
+  <si>
+    <t>GDĐP - Đi</t>
+  </si>
+  <si>
+    <t>CĐ SINH - Mùi</t>
   </si>
   <si>
     <t xml:space="preserve">TỔ CHỨC CÁC CÂU LẠC BỘ CỦA NHÀ TRƯỜNG
 </t>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>8A3</t>
+  </si>
+  <si>
+    <t>8A1</t>
+  </si>
+  <si>
+    <t>8A2</t>
+  </si>
+  <si>
+    <t>8A4</t>
+  </si>
+  <si>
+    <t>8A5</t>
+  </si>
+  <si>
+    <t>9A1</t>
+  </si>
+  <si>
+    <t>9A2</t>
+  </si>
+  <si>
+    <t>9A3</t>
+  </si>
+  <si>
+    <t>9A4</t>
+  </si>
+  <si>
+    <t>THỰC HIỆN NGHI LỄ   CHÀO CỜ (15')</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - L.Chung</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - Thảo</t>
+  </si>
+  <si>
+    <t>TOAN - Tr.Thúy</t>
+  </si>
+  <si>
+    <t>TOAN - Đ..Thanh</t>
+  </si>
+  <si>
+    <t>VAN - Nhung</t>
+  </si>
+  <si>
+    <t>TOAN - V.Tâm</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - Ng.Tâm</t>
+  </si>
+  <si>
+    <t>KHTN: Lý - Loan</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Địa - Ng.Tâm</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Sử - Hùng</t>
+  </si>
+  <si>
+    <t>NN - Đ.Thúy</t>
+  </si>
+  <si>
+    <t>KHTN: Hoá - L.Chung</t>
+  </si>
+  <si>
+    <t>VAN - Oanh</t>
+  </si>
+  <si>
+    <t>VAN - Thoa</t>
+  </si>
+  <si>
+    <t>GDTC - Đạo</t>
+  </si>
+  <si>
+    <t>GDTC - Tong.Thắm</t>
+  </si>
+  <si>
+    <t>KHTN: Lý - Đ..Thanh</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Địa - Ng.Thanh</t>
+  </si>
+  <si>
+    <t>TOAN - Ph.Hương</t>
+  </si>
+  <si>
+    <t>KHTN: Hoá - B.Hương</t>
+  </si>
+  <si>
+    <t>KHTN: Lý - Tươi</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Sử - Nhung</t>
+  </si>
+  <si>
+    <t>NN - V.Thúy</t>
+  </si>
+  <si>
+    <t>KHTN: Hoá - Thảo</t>
+  </si>
+  <si>
+    <t>VAN - Tuấn</t>
+  </si>
+  <si>
+    <t>NN - Thơm</t>
+  </si>
+  <si>
+    <t>TIN - Ng.Dung</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - Phức</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Sử - Tong.Thuy</t>
+  </si>
+  <si>
+    <t>TOAN - Tr.Dung</t>
+  </si>
+  <si>
+    <t>ÔN THI HSG KHỐI 8</t>
+  </si>
+  <si>
+    <t>CN - Tươi</t>
+  </si>
+  <si>
+    <t>Nghệ thuật: Nhạc - P.Nga</t>
+  </si>
+  <si>
+    <t>GDĐP - Hùng</t>
+  </si>
+  <si>
+    <t>TNHN - Ng.Dung</t>
+  </si>
+  <si>
+    <t>TIN - Ph.Hương</t>
+  </si>
+  <si>
+    <t>GDCD - Ngoc.Thủy</t>
+  </si>
+  <si>
+    <t>Nghệ thuật: MT - Ng.Chung</t>
+  </si>
+  <si>
+    <t>TNHN - Phức</t>
+  </si>
+  <si>
+    <t>TNHN - Tr.Dung</t>
+  </si>
+  <si>
+    <t>TNHN - Đ..Thanh</t>
+  </si>
+  <si>
+    <t>TNHN - V.Tâm</t>
+  </si>
+  <si>
+    <t>GDĐP - Đ.Hoa</t>
+  </si>
+  <si>
+    <t>CN - Phức</t>
+  </si>
+  <si>
+    <t>TNHN - Thảo</t>
+  </si>
+  <si>
+    <t>TNHN - Tr.Thúy</t>
+  </si>
+  <si>
+    <t>CN - Đ..Thanh</t>
+  </si>
+  <si>
+    <t>TNHN - Ph.Hương</t>
+  </si>
+  <si>
+    <t>GDĐP - Tuấn</t>
+  </si>
+  <si>
+    <t>TNHN - Ng.Tâm</t>
+  </si>
+  <si>
+    <t>CN - V.Tâm</t>
+  </si>
+  <si>
+    <t>Ư</t>
+  </si>
+  <si>
     <t>TỔ CHỨC CÁC CÂU LẠC BỘ CỦA NHÀ TRƯỜNG</t>
+  </si>
+  <si>
+    <t>6A1</t>
+  </si>
+  <si>
+    <t>6A2</t>
+  </si>
+  <si>
+    <t>6A3</t>
+  </si>
+  <si>
+    <t>6A4</t>
+  </si>
+  <si>
+    <t>7A1</t>
+  </si>
+  <si>
+    <t>7A2</t>
+  </si>
+  <si>
+    <t>7A3</t>
+  </si>
+  <si>
+    <t>7A4</t>
+  </si>
+  <si>
+    <t>THỤC HIỆN NGHI LỄ             CHÀO CỜ (15')</t>
+  </si>
+  <si>
+    <t>KHTN: Lý - Hiếu</t>
+  </si>
+  <si>
+    <t>TOAN - Thu</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - B.Hương</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Sử - Oanh</t>
+  </si>
+  <si>
+    <t>TOAN - L.Nga</t>
+  </si>
+  <si>
+    <t>TOAN - Hiếu</t>
+  </si>
+  <si>
+    <t>LS và ĐL: Địa - Hịa</t>
+  </si>
+  <si>
+    <t>VAN - Tong.Thuy</t>
+  </si>
+  <si>
+    <t>KHTN: Hoá - Ng.Hồng</t>
+  </si>
+  <si>
+    <t>KHTN: Sinh - Ng.Hồng</t>
+  </si>
+  <si>
+    <t>CN - Tr.Dung</t>
+  </si>
+  <si>
+    <t>ÔN THI HSG KHỐI 6,7</t>
+  </si>
+  <si>
+    <t>GDĐP - Thoa</t>
+  </si>
+  <si>
+    <t>TIN - Tr.Dung</t>
+  </si>
+  <si>
+    <t>TNHN - Loan</t>
+  </si>
+  <si>
+    <t>TNHN - L.Nga</t>
+  </si>
+  <si>
+    <t>GDĐP - V.Tâm</t>
+  </si>
+  <si>
+    <t>CN - Ng.Dung</t>
+  </si>
+  <si>
+    <t>TNHN - Hùng</t>
+  </si>
+  <si>
+    <t>CN - Thu</t>
+  </si>
+  <si>
+    <t>TNHN - Hiếu</t>
+  </si>
+  <si>
+    <t>GDĐP - Tong.Thắm</t>
+  </si>
+  <si>
+    <t>TNHN - Ng.Thanh</t>
+  </si>
+  <si>
+    <t>TNHN - Tươi</t>
+  </si>
+  <si>
+    <t>GDĐP - Đạo</t>
+  </si>
+  <si>
+    <t>NHAC - P.Nga</t>
+  </si>
+  <si>
+    <t>TNHN - L.Chung</t>
+  </si>
+  <si>
+    <t>TNHN - B.Hương</t>
+  </si>
+  <si>
+    <t>DIA - Ng.Tâm</t>
+  </si>
+  <si>
+    <t>CN - Loan</t>
   </si>
   <si>
     <t>ÔN THI HSG KHỐI 6,7
 TỔ CHỨC CÁC CÂU LẠC BỘ CỦA NHÀ TRƯỜNG</t>
-  </si>
-[...55 lines deleted...]
-    <t>TNHN - Phượng</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###0;\-###0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="MS Sans Serif"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -821,100 +874,94 @@
     </font>
     <font>
       <i/>
       <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="35"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="114">
+  <borders count="105">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="0"/>
       </left>
       <right style="thin">
         <color indexed="0"/>
       </right>
       <top style="hair">
         <color indexed="0"/>
       </top>
       <bottom style="hair">
         <color indexed="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1152,129 +1199,71 @@
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...41 lines deleted...]
-      <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="8"/>
       </top>
       <bottom style="dotted">
         <color indexed="8"/>
-      </bottom>
-[...13 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
@@ -1496,65 +1485,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right style="thin">
@@ -1648,490 +1622,404 @@
       </right>
       <top style="dotted">
         <color indexed="8"/>
       </top>
       <bottom style="dotted">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="dotted">
         <color indexed="8"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thick">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thick">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...423 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -2256,80 +2144,50 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...28 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -2359,50 +2217,102 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -2450,51 +2360,51 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="329">
+  <cellXfs count="330">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2527,1337 +2437,1320 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="43" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="42" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="42" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="42" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="43" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="42" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="55" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="42" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="42" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...74 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="70" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="80" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="81" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="82" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...179 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="44" xfId="16" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="42" xfId="16" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="42" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="42" xfId="7" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="42" xfId="7" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="42" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="42" xfId="7" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="47" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="43" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="110" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="97" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="47" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="108" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="43" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="97" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="43" xfId="7" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="97" xfId="7" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="93" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="94" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="95" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="109" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="84" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="96" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="43" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="97" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="97" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="97" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="97" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="97" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="97" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="95" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="97" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="97" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="97" xfId="16" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="6" borderId="96" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="85" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="6" borderId="78" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="6" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="67" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="88" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="6" borderId="100" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="113" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="89" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="86" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="87" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="92" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="98" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="99" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="100" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="88" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="100" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="101" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="89" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="102" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="91" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="96" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="85" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="78" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="99" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="67" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="88" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="100" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="103" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="89" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="86" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="87" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="92" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="style10" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="style11" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="style12" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="style13" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="style14" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="style15" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="style18" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="style19" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style20" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="style21" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="style22" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="style23" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="style24" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="style25" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="style4" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="style5" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="style6" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="style7" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="style8" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="style9" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
   </cellStyles>
-  <dxfs count="69">
-[...20 lines deleted...]
-    </dxf>
+  <dxfs count="66">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="14"/>
@@ -4606,1954 +4499,2112 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F13" sqref="F13"/>
+      <selection pane="bottomRight" activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="7.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6" style="1" customWidth="1"/>
-    <col min="3" max="4" width="26.1640625" style="79" customWidth="1"/>
-    <col min="5" max="11" width="25.6640625" style="79" customWidth="1"/>
+    <col min="3" max="4" width="26.1640625" style="69" customWidth="1"/>
+    <col min="5" max="11" width="25.6640625" style="69" customWidth="1"/>
     <col min="12" max="14" width="25.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="246" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="246"/>
-[...4 lines deleted...]
-      <c r="G1" s="78"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="68"/>
     </row>
     <row r="2" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="247" t="s">
+      <c r="A2" s="242" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="247"/>
-[...4 lines deleted...]
-      <c r="G2" s="80"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="70"/>
     </row>
     <row r="3" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="248" t="s">
+      <c r="A3" s="243" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="248"/>
-[...11 lines deleted...]
-      <c r="N3" s="248"/>
+      <c r="B3" s="243"/>
+      <c r="C3" s="243"/>
+      <c r="D3" s="243"/>
+      <c r="E3" s="243"/>
+      <c r="F3" s="243"/>
+      <c r="G3" s="243"/>
+      <c r="H3" s="243"/>
+      <c r="I3" s="243"/>
+      <c r="J3" s="243"/>
+      <c r="K3" s="243"/>
+      <c r="L3" s="243"/>
+      <c r="M3" s="243"/>
+      <c r="N3" s="243"/>
     </row>
     <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="249" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="249"/>
+      <c r="A4" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="244"/>
+      <c r="C4" s="244"/>
+      <c r="D4" s="244"/>
+      <c r="E4" s="244"/>
+      <c r="F4" s="244"/>
+      <c r="G4" s="244"/>
+      <c r="H4" s="244"/>
+      <c r="I4" s="244"/>
+      <c r="J4" s="244"/>
+      <c r="K4" s="244"/>
+      <c r="L4" s="244"/>
+      <c r="M4" s="244"/>
+      <c r="N4" s="244"/>
     </row>
     <row r="5" spans="1:14" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="249"/>
-[...12 lines deleted...]
-      <c r="N5" s="249"/>
+      <c r="A5" s="244"/>
+      <c r="B5" s="244"/>
+      <c r="C5" s="244"/>
+      <c r="D5" s="244"/>
+      <c r="E5" s="244"/>
+      <c r="F5" s="244"/>
+      <c r="G5" s="244"/>
+      <c r="H5" s="244"/>
+      <c r="I5" s="244"/>
+      <c r="J5" s="244"/>
+      <c r="K5" s="244"/>
+      <c r="L5" s="244"/>
+      <c r="M5" s="244"/>
+      <c r="N5" s="244"/>
     </row>
     <row r="6" spans="1:14" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="L6" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="234" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" s="55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="235"/>
+      <c r="B8" s="39">
+        <v>1</v>
+      </c>
+      <c r="C8" s="246" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="247"/>
+      <c r="E8" s="247"/>
+      <c r="F8" s="247"/>
+      <c r="G8" s="247"/>
+      <c r="H8" s="247"/>
+      <c r="I8" s="247"/>
+      <c r="J8" s="247"/>
+      <c r="K8" s="247"/>
+      <c r="L8" s="247"/>
+      <c r="M8" s="247"/>
+      <c r="N8" s="248"/>
+    </row>
+    <row r="9" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235"/>
+      <c r="B9" s="39">
+        <v>2</v>
+      </c>
+      <c r="C9" s="249"/>
+      <c r="D9" s="250"/>
+      <c r="E9" s="250"/>
+      <c r="F9" s="250"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="250"/>
+      <c r="I9" s="250"/>
+      <c r="J9" s="250"/>
+      <c r="K9" s="250"/>
+      <c r="L9" s="250"/>
+      <c r="M9" s="250"/>
+      <c r="N9" s="251"/>
+    </row>
+    <row r="10" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235"/>
+      <c r="B10" s="39">
         <v>3</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="C10" s="249"/>
+      <c r="D10" s="250"/>
+      <c r="E10" s="250"/>
+      <c r="F10" s="250"/>
+      <c r="G10" s="250"/>
+      <c r="H10" s="250"/>
+      <c r="I10" s="250"/>
+      <c r="J10" s="250"/>
+      <c r="K10" s="250"/>
+      <c r="L10" s="250"/>
+      <c r="M10" s="250"/>
+      <c r="N10" s="251"/>
+    </row>
+    <row r="11" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240"/>
+      <c r="B11" s="37">
         <v>4</v>
       </c>
-      <c r="C6" s="21" t="s">
-[...80 lines deleted...]
-      <c r="B8" s="40">
+      <c r="C11" s="252"/>
+      <c r="D11" s="253"/>
+      <c r="E11" s="253"/>
+      <c r="F11" s="253"/>
+      <c r="G11" s="253"/>
+      <c r="H11" s="253"/>
+      <c r="I11" s="253"/>
+      <c r="J11" s="253"/>
+      <c r="K11" s="253"/>
+      <c r="L11" s="253"/>
+      <c r="M11" s="253"/>
+      <c r="N11" s="254"/>
+    </row>
+    <row r="12" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="234" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="251" t="s">
-[...16 lines deleted...]
-      <c r="B9" s="40">
+      <c r="C12" s="148" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="148" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="79" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="J12" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" s="79" t="s">
+        <v>32</v>
+      </c>
+      <c r="N12" s="79" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235"/>
+      <c r="B13" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="254"/>
-[...14 lines deleted...]
-      <c r="B10" s="40">
+      <c r="C13" s="194" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="194" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="194" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="195" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="195" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="194" t="s">
+        <v>35</v>
+      </c>
+      <c r="I13" s="194" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="194" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="194" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13" s="195" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="194" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="194" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235"/>
+      <c r="B14" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="254"/>
-[...14 lines deleted...]
-      <c r="B11" s="38">
+      <c r="C14" s="194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="194" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="194" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" s="194" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="194" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="194" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="194" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="194" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" s="194" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="194" t="s">
+        <v>41</v>
+      </c>
+      <c r="M14" s="195" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="194" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="236"/>
+      <c r="B15" s="37">
         <v>4</v>
       </c>
-      <c r="C11" s="257"/>
-[...13 lines deleted...]
-      <c r="A12" s="239" t="s">
+      <c r="C15" s="152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="80" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="39">
+      <c r="H15" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="194" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="85" t="s">
+        <v>44</v>
+      </c>
+      <c r="N15" s="81" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="245" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="35">
         <v>1</v>
       </c>
-      <c r="C12" s="187" t="s">
+      <c r="C16" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16" s="55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="235"/>
+      <c r="B17" s="36">
+        <v>2</v>
+      </c>
+      <c r="C17" s="196" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="196" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="196" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="196" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="196" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="196" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" s="196" t="s">
+        <v>46</v>
+      </c>
+      <c r="J17" s="196" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" s="196" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="89" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="187" t="s">
+      <c r="L17" s="196" t="s">
+        <v>31</v>
+      </c>
+      <c r="M17" s="196" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" s="196" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235"/>
+      <c r="B18" s="36">
+        <v>3</v>
+      </c>
+      <c r="C18" s="196" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="196" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="196" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="196" t="s">
         <v>23</v>
       </c>
-      <c r="F12" s="89" t="s">
+      <c r="G18" s="196" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" s="196" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="90" t="s">
+      <c r="I18" s="196" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="196" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="196" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" s="196" t="s">
+        <v>29</v>
+      </c>
+      <c r="M18" s="196" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" s="196" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="240"/>
+      <c r="B19" s="37">
+        <v>4</v>
+      </c>
+      <c r="C19" s="153" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="153" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="153" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="153" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" s="153" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="153" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" s="153" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" s="153" t="s">
         <v>46</v>
       </c>
-      <c r="H12" s="90" t="s">
+      <c r="L19" s="153" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" s="153" t="s">
+        <v>40</v>
+      </c>
+      <c r="N19" s="153" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="234" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="48">
+        <v>1</v>
+      </c>
+      <c r="C20" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="79" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="J20" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="90" t="s">
+      <c r="K20" s="79" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="79" t="s">
+        <v>34</v>
+      </c>
+      <c r="N20" s="79" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="235"/>
+      <c r="B21" s="39">
+        <v>2</v>
+      </c>
+      <c r="C21" s="197" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="198" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="197" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="199" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="199" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="K21" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="J12" s="90" t="s">
+      <c r="L21" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" s="84" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="84" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="235"/>
+      <c r="B22" s="39">
+        <v>3</v>
+      </c>
+      <c r="C22" s="197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="197" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="197" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="198" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="198" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="198" t="s">
+        <v>30</v>
+      </c>
+      <c r="J22" s="198" t="s">
+        <v>43</v>
+      </c>
+      <c r="K22" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="L22" s="197" t="s">
+        <v>35</v>
+      </c>
+      <c r="M22" s="197" t="s">
+        <v>36</v>
+      </c>
+      <c r="N22" s="197" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="236"/>
+      <c r="B23" s="47">
+        <v>4</v>
+      </c>
+      <c r="C23" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="81" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="85" t="s">
+        <v>47</v>
+      </c>
+      <c r="H23" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="N23" s="81" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="237" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="35">
+        <v>1</v>
+      </c>
+      <c r="C24" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="192" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="192" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" s="192" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="192" t="s">
         <v>27</v>
       </c>
-      <c r="K12" s="90" t="s">
+      <c r="H24" s="192" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="192" t="s">
         <v>24</v>
       </c>
-      <c r="L12" s="90" t="s">
+      <c r="J24" s="192" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="192" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" s="192" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="192" t="s">
+        <v>32</v>
+      </c>
+      <c r="N24" s="192" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="238"/>
+      <c r="B25" s="39">
+        <v>2</v>
+      </c>
+      <c r="C25" s="171" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="193" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="193" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="193" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" s="193" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="193" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" s="193" t="s">
+        <v>30</v>
+      </c>
+      <c r="J25" s="193" t="s">
+        <v>40</v>
+      </c>
+      <c r="K25" s="193" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="193" t="s">
+        <v>48</v>
+      </c>
+      <c r="M25" s="193" t="s">
+        <v>46</v>
+      </c>
+      <c r="N25" s="193" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="238"/>
+      <c r="B26" s="39">
+        <v>3</v>
+      </c>
+      <c r="C26" s="171" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="193" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="193" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="193" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="193" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" s="193" t="s">
         <v>26</v>
       </c>
-      <c r="M12" s="90" t="s">
+      <c r="I26" s="193" t="s">
+        <v>47</v>
+      </c>
+      <c r="J26" s="193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K26" s="193" t="s">
+        <v>41</v>
+      </c>
+      <c r="L26" s="193" t="s">
+        <v>35</v>
+      </c>
+      <c r="M26" s="193" t="s">
+        <v>29</v>
+      </c>
+      <c r="N26" s="193" t="s">
         <v>36</v>
       </c>
-      <c r="N12" s="90" t="s">
-[...5 lines deleted...]
-      <c r="B13" s="37">
+    </row>
+    <row r="27" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="239"/>
+      <c r="B27" s="47">
+        <v>4</v>
+      </c>
+      <c r="C27" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="83" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="83" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="I27" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="J27" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="K27" s="83" t="s">
+        <v>48</v>
+      </c>
+      <c r="L27" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="N27" s="83" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="234" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="38">
+        <v>1</v>
+      </c>
+      <c r="C28" s="86"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="86"/>
+      <c r="I28" s="86"/>
+      <c r="J28" s="86"/>
+      <c r="K28" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="L28" s="86" t="s">
+        <v>48</v>
+      </c>
+      <c r="M28" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="N28" s="86" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="235"/>
+      <c r="B29" s="39">
         <v>2</v>
       </c>
-      <c r="C13" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="88" t="s">
+      <c r="C29" s="199"/>
+      <c r="D29" s="199"/>
+      <c r="E29" s="199"/>
+      <c r="F29" s="199"/>
+      <c r="G29" s="199"/>
+      <c r="H29" s="199"/>
+      <c r="I29" s="199"/>
+      <c r="J29" s="199"/>
+      <c r="K29" s="199" t="s">
+        <v>50</v>
+      </c>
+      <c r="L29" s="199" t="s">
+        <v>48</v>
+      </c>
+      <c r="M29" s="199" t="s">
+        <v>40</v>
+      </c>
+      <c r="N29" s="199" t="s">
         <v>28</v>
       </c>
-      <c r="E13" s="88" t="s">
-[...32 lines deleted...]
-      <c r="B14" s="37">
+    </row>
+    <row r="30" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="235"/>
+      <c r="B30" s="39">
         <v>3</v>
       </c>
-      <c r="C14" s="88" t="s">
-[...38 lines deleted...]
-      <c r="B15" s="38">
+      <c r="C30" s="199"/>
+      <c r="D30" s="199"/>
+      <c r="E30" s="199"/>
+      <c r="F30" s="199"/>
+      <c r="G30" s="199"/>
+      <c r="H30" s="199"/>
+      <c r="I30" s="199"/>
+      <c r="J30" s="199"/>
+      <c r="K30" s="199" t="s">
+        <v>50</v>
+      </c>
+      <c r="L30" s="199" t="s">
+        <v>48</v>
+      </c>
+      <c r="M30" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="N30" s="199" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="240"/>
+      <c r="B31" s="54">
         <v>4</v>
       </c>
-      <c r="C15" s="191" t="s">
-[...55 lines deleted...]
-      <c r="G16" s="58" t="s">
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87" t="s">
+        <v>50</v>
+      </c>
+      <c r="L31" s="87" t="s">
+        <v>48</v>
+      </c>
+      <c r="M31" s="87" t="s">
+        <v>36</v>
+      </c>
+      <c r="N31" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="H16" s="58" t="s">
-[...559 lines deleted...]
-      <c r="N31" s="101"/>
     </row>
     <row r="32" spans="1:14" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N5"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C8:N11"/>
   </mergeCells>
   <conditionalFormatting sqref="C7:N7 C20 C24 C28">
-    <cfRule type="cellIs" dxfId="68" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="65" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="67" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="64" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="66" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="63" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.19685039370078741" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
+    <sheetView topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="K16" sqref="K16"/>
+      <selection pane="bottomRight" activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="10" width="22.33203125" style="13" customWidth="1"/>
     <col min="11" max="11" width="24" style="13" customWidth="1"/>
     <col min="12" max="12" width="22.33203125" style="13" customWidth="1"/>
     <col min="13" max="13" width="24.5" style="13" customWidth="1"/>
     <col min="14" max="14" width="22.33203125" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A1" s="260" t="s">
+      <c r="A1" s="264" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="260"/>
-[...5 lines deleted...]
-      <c r="H1" s="260"/>
+      <c r="B1" s="264"/>
+      <c r="C1" s="264"/>
+      <c r="D1" s="264"/>
+      <c r="E1" s="264"/>
+      <c r="F1" s="264"/>
+      <c r="G1" s="264"/>
+      <c r="H1" s="264"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A2" s="261" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="261"/>
+      <c r="A2" s="265" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="265"/>
+      <c r="C2" s="265"/>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="1:15" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="248" t="s">
-[...15 lines deleted...]
-      <c r="O4" s="248"/>
+      <c r="A4" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="243"/>
+      <c r="C4" s="243"/>
+      <c r="D4" s="243"/>
+      <c r="E4" s="243"/>
+      <c r="F4" s="243"/>
+      <c r="G4" s="243"/>
+      <c r="H4" s="243"/>
+      <c r="I4" s="243"/>
+      <c r="J4" s="243"/>
+      <c r="K4" s="243"/>
+      <c r="L4" s="243"/>
+      <c r="M4" s="243"/>
+      <c r="N4" s="243"/>
+      <c r="O4" s="243"/>
     </row>
     <row r="5" spans="1:15" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="249" t="s">
-[...15 lines deleted...]
-      <c r="O5" s="249"/>
+      <c r="A5" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="244"/>
+      <c r="C5" s="244"/>
+      <c r="D5" s="244"/>
+      <c r="E5" s="244"/>
+      <c r="F5" s="244"/>
+      <c r="G5" s="244"/>
+      <c r="H5" s="244"/>
+      <c r="I5" s="244"/>
+      <c r="J5" s="244"/>
+      <c r="K5" s="244"/>
+      <c r="L5" s="244"/>
+      <c r="M5" s="244"/>
+      <c r="N5" s="244"/>
+      <c r="O5" s="244"/>
     </row>
     <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="90"/>
+    </row>
+    <row r="8" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="234" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="35">
+        <v>1</v>
+      </c>
+      <c r="C8" s="266" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="267"/>
+      <c r="E8" s="267"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="267"/>
+      <c r="J8" s="267"/>
+      <c r="K8" s="267"/>
+      <c r="L8" s="267"/>
+      <c r="M8" s="267"/>
+      <c r="N8" s="267"/>
+      <c r="O8" s="268"/>
+    </row>
+    <row r="9" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235"/>
+      <c r="B9" s="39">
+        <v>2</v>
+      </c>
+      <c r="C9" s="269"/>
+      <c r="D9" s="270"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="270"/>
+      <c r="I9" s="270"/>
+      <c r="J9" s="270"/>
+      <c r="K9" s="270"/>
+      <c r="L9" s="270"/>
+      <c r="M9" s="270"/>
+      <c r="N9" s="270"/>
+      <c r="O9" s="271"/>
+    </row>
+    <row r="10" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235"/>
+      <c r="B10" s="39">
         <v>3</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="C10" s="269"/>
+      <c r="D10" s="270"/>
+      <c r="E10" s="270"/>
+      <c r="F10" s="270"/>
+      <c r="G10" s="270"/>
+      <c r="H10" s="270"/>
+      <c r="I10" s="270"/>
+      <c r="J10" s="270"/>
+      <c r="K10" s="270"/>
+      <c r="L10" s="270"/>
+      <c r="M10" s="270"/>
+      <c r="N10" s="270"/>
+      <c r="O10" s="271"/>
+    </row>
+    <row r="11" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240"/>
+      <c r="B11" s="37">
         <v>4</v>
       </c>
-      <c r="C7" s="21" t="s">
-[...41 lines deleted...]
-      <c r="B8" s="36">
+      <c r="C11" s="272"/>
+      <c r="D11" s="273"/>
+      <c r="E11" s="273"/>
+      <c r="F11" s="273"/>
+      <c r="G11" s="273"/>
+      <c r="H11" s="273"/>
+      <c r="I11" s="273"/>
+      <c r="J11" s="273"/>
+      <c r="K11" s="273"/>
+      <c r="L11" s="273"/>
+      <c r="M11" s="273"/>
+      <c r="N11" s="273"/>
+      <c r="O11" s="274"/>
+    </row>
+    <row r="12" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="234" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="308" t="s">
-[...17 lines deleted...]
-      <c r="B9" s="40">
+      <c r="C12" s="91" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="128" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="128" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="91" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" s="128" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="128" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="164" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="165" t="s">
+        <v>61</v>
+      </c>
+      <c r="M12" s="165" t="s">
+        <v>62</v>
+      </c>
+      <c r="N12" s="200" t="s">
+        <v>50</v>
+      </c>
+      <c r="O12" s="201"/>
+    </row>
+    <row r="13" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235"/>
+      <c r="B13" s="39">
         <v>2</v>
       </c>
-      <c r="C9" s="311"/>
-[...15 lines deleted...]
-      <c r="B10" s="40">
+      <c r="C13" s="202" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="203" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="203" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="204" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="205" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" s="203" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="203" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="204" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="206" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" s="207" t="s">
+        <v>66</v>
+      </c>
+      <c r="M13" s="207" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="204"/>
+    </row>
+    <row r="14" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235"/>
+      <c r="B14" s="39">
         <v>3</v>
       </c>
-      <c r="C10" s="311"/>
-[...15 lines deleted...]
-      <c r="B11" s="38">
+      <c r="C14" s="202" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="203" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="203" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="205" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="203" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="203" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="204" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" s="202" t="s">
+        <v>69</v>
+      </c>
+      <c r="L14" s="203" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="203" t="s">
+        <v>50</v>
+      </c>
+      <c r="N14" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="O14" s="204"/>
+    </row>
+    <row r="15" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="236"/>
+      <c r="B15" s="37">
         <v>4</v>
       </c>
-      <c r="C11" s="326"/>
-[...14 lines deleted...]
-      <c r="A12" s="239" t="s">
+      <c r="C15" s="95"/>
+      <c r="D15" s="96"/>
+      <c r="E15" s="96"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="95"/>
+      <c r="H15" s="207"/>
+      <c r="I15" s="98"/>
+      <c r="J15" s="99"/>
+      <c r="K15" s="100"/>
+      <c r="L15" s="101"/>
+      <c r="M15" s="208"/>
+      <c r="N15" s="102"/>
+      <c r="O15" s="103"/>
+    </row>
+    <row r="16" spans="1:15" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="245" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="35">
+        <v>1</v>
+      </c>
+      <c r="C16" s="104" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="209" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="210" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="211" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="212" t="s">
+        <v>64</v>
+      </c>
+      <c r="H16" s="210" t="s">
+        <v>65</v>
+      </c>
+      <c r="I16" s="130" t="s">
+        <v>28</v>
+      </c>
+      <c r="J16" s="213" t="s">
+        <v>50</v>
+      </c>
+      <c r="K16" s="164" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="209" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="165" t="s">
+        <v>72</v>
+      </c>
+      <c r="N16" s="200" t="s">
+        <v>73</v>
+      </c>
+      <c r="O16" s="214"/>
+    </row>
+    <row r="17" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="235"/>
+      <c r="B17" s="39">
+        <v>2</v>
+      </c>
+      <c r="C17" s="202" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="203" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="203" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="215" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" s="202" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="203" t="s">
+        <v>74</v>
+      </c>
+      <c r="I17" s="203" t="s">
+        <v>64</v>
+      </c>
+      <c r="J17" s="204" t="s">
+        <v>75</v>
+      </c>
+      <c r="K17" s="202" t="s">
+        <v>72</v>
+      </c>
+      <c r="L17" s="203" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="203" t="s">
+        <v>72</v>
+      </c>
+      <c r="N17" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="O17" s="204"/>
+    </row>
+    <row r="18" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235"/>
+      <c r="B18" s="39">
+        <v>3</v>
+      </c>
+      <c r="C18" s="202" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="203" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="203" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="215" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="202" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="203" t="s">
+        <v>50</v>
+      </c>
+      <c r="I18" s="203" t="s">
+        <v>75</v>
+      </c>
+      <c r="J18" s="204" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="202" t="s">
+        <v>72</v>
+      </c>
+      <c r="L18" s="203" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="203" t="s">
+        <v>72</v>
+      </c>
+      <c r="N18" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="O18" s="204"/>
+    </row>
+    <row r="19" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="240"/>
+      <c r="B19" s="37">
+        <v>4</v>
+      </c>
+      <c r="C19" s="105"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="106"/>
+      <c r="G19" s="95"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="107"/>
+      <c r="K19" s="100"/>
+      <c r="L19" s="108"/>
+      <c r="M19" s="92"/>
+      <c r="N19" s="110"/>
+      <c r="O19" s="111"/>
+    </row>
+    <row r="20" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="234" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="48">
+        <v>1</v>
+      </c>
+      <c r="C20" s="142" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="185" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="185" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="186" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" s="185" t="s">
+        <v>78</v>
+      </c>
+      <c r="I20" s="185" t="s">
+        <v>79</v>
+      </c>
+      <c r="J20" s="136" t="s">
+        <v>79</v>
+      </c>
+      <c r="K20" s="142" t="s">
+        <v>80</v>
+      </c>
+      <c r="L20" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" s="185" t="s">
+        <v>75</v>
+      </c>
+      <c r="N20" s="185" t="s">
+        <v>81</v>
+      </c>
+      <c r="O20" s="216"/>
+      <c r="S20" s="166"/>
+      <c r="T20" s="166"/>
+      <c r="U20" s="167"/>
+      <c r="V20" s="167"/>
+    </row>
+    <row r="21" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="235"/>
+      <c r="B21" s="39">
+        <v>2</v>
+      </c>
+      <c r="C21" s="187" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="188" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="188" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" s="189" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="190" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="188" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="188" t="s">
+        <v>79</v>
+      </c>
+      <c r="J21" s="189" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" s="187" t="s">
+        <v>66</v>
+      </c>
+      <c r="L21" s="188" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="188" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="217" t="s">
+        <v>82</v>
+      </c>
+      <c r="O21" s="218"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="167"/>
+      <c r="V21" s="168"/>
+    </row>
+    <row r="22" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="235"/>
+      <c r="B22" s="39">
+        <v>3</v>
+      </c>
+      <c r="C22" s="187" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="188" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="188" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="G22" s="190" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="188" t="s">
+        <v>78</v>
+      </c>
+      <c r="I22" s="188" t="s">
+        <v>79</v>
+      </c>
+      <c r="J22" s="189" t="s">
+        <v>79</v>
+      </c>
+      <c r="K22" s="219" t="s">
+        <v>50</v>
+      </c>
+      <c r="L22" s="217" t="s">
+        <v>55</v>
+      </c>
+      <c r="M22" s="217" t="s">
+        <v>83</v>
+      </c>
+      <c r="N22" s="191" t="s">
+        <v>67</v>
+      </c>
+      <c r="O22" s="218"/>
+      <c r="S22" s="168"/>
+      <c r="T22" s="168"/>
+      <c r="U22" s="168"/>
+      <c r="V22" s="168"/>
+    </row>
+    <row r="23" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="236"/>
+      <c r="B23" s="47">
+        <v>4</v>
+      </c>
+      <c r="C23" s="105"/>
+      <c r="D23" s="98"/>
+      <c r="E23" s="98"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="95"/>
+      <c r="H23" s="98"/>
+      <c r="I23" s="98"/>
+      <c r="J23" s="107"/>
+      <c r="K23" s="100"/>
+      <c r="L23" s="108"/>
+      <c r="M23" s="109"/>
+      <c r="N23" s="110"/>
+      <c r="O23" s="112"/>
+      <c r="S23" s="169"/>
+      <c r="T23" s="169"/>
+      <c r="U23" s="169"/>
+      <c r="V23" s="169"/>
+    </row>
+    <row r="24" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="237" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="35">
+        <v>1</v>
+      </c>
+      <c r="C24" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="209"/>
+      <c r="E24" s="210"/>
+      <c r="F24" s="211"/>
+      <c r="G24" s="220"/>
+      <c r="H24" s="221"/>
+      <c r="I24" s="221"/>
+      <c r="J24" s="216"/>
+      <c r="K24" s="220" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="39">
+      <c r="L24" s="221" t="s">
+        <v>48</v>
+      </c>
+      <c r="M24" s="221" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24" s="222" t="s">
+        <v>50</v>
+      </c>
+      <c r="O24" s="213"/>
+      <c r="S24" s="168"/>
+      <c r="T24" s="168"/>
+      <c r="U24" s="168"/>
+      <c r="V24" s="168"/>
+    </row>
+    <row r="25" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="238"/>
+      <c r="B25" s="39">
+        <v>2</v>
+      </c>
+      <c r="C25" s="223"/>
+      <c r="D25" s="208"/>
+      <c r="E25" s="208" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" s="218"/>
+      <c r="G25" s="224"/>
+      <c r="H25" s="208"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="218"/>
+      <c r="K25" s="202" t="s">
+        <v>37</v>
+      </c>
+      <c r="L25" s="203" t="s">
+        <v>48</v>
+      </c>
+      <c r="M25" s="203" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25" s="208" t="s">
+        <v>50</v>
+      </c>
+      <c r="O25" s="218"/>
+      <c r="S25" s="168"/>
+      <c r="T25" s="168"/>
+      <c r="U25" s="168"/>
+      <c r="V25" s="169"/>
+    </row>
+    <row r="26" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="238"/>
+      <c r="B26" s="39">
+        <v>3</v>
+      </c>
+      <c r="C26" s="223"/>
+      <c r="D26" s="208"/>
+      <c r="E26" s="208" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="218"/>
+      <c r="G26" s="225"/>
+      <c r="H26" s="208"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="218"/>
+      <c r="K26" s="224" t="s">
+        <v>37</v>
+      </c>
+      <c r="L26" s="208" t="s">
+        <v>48</v>
+      </c>
+      <c r="M26" s="208" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" s="208" t="s">
+        <v>50</v>
+      </c>
+      <c r="O26" s="218"/>
+    </row>
+    <row r="27" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="239"/>
+      <c r="B27" s="47">
+        <v>4</v>
+      </c>
+      <c r="C27" s="100"/>
+      <c r="D27" s="98"/>
+      <c r="E27" s="98"/>
+      <c r="F27" s="107"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="98"/>
+      <c r="I27" s="98"/>
+      <c r="J27" s="107"/>
+      <c r="K27" s="325"/>
+      <c r="L27" s="326"/>
+      <c r="M27" s="326"/>
+      <c r="N27" s="326"/>
+      <c r="O27" s="327"/>
+    </row>
+    <row r="28" spans="1:22" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="234" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="38">
         <v>1</v>
       </c>
-      <c r="C12" s="105" t="s">
-[...39 lines deleted...]
-      <c r="B13" s="40">
+      <c r="C28" s="255" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" s="256"/>
+      <c r="E28" s="256"/>
+      <c r="F28" s="256"/>
+      <c r="G28" s="256"/>
+      <c r="H28" s="256"/>
+      <c r="I28" s="256"/>
+      <c r="J28" s="256"/>
+      <c r="K28" s="208" t="s">
+        <v>48</v>
+      </c>
+      <c r="L28" s="208" t="s">
+        <v>29</v>
+      </c>
+      <c r="M28" s="208" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" s="208" t="s">
+        <v>23</v>
+      </c>
+      <c r="O28" s="328"/>
+    </row>
+    <row r="29" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="235"/>
+      <c r="B29" s="39">
         <v>2</v>
       </c>
-      <c r="C13" s="112" t="s">
-[...39 lines deleted...]
-      <c r="B14" s="40">
+      <c r="C29" s="258"/>
+      <c r="D29" s="324"/>
+      <c r="E29" s="324"/>
+      <c r="F29" s="324"/>
+      <c r="G29" s="324"/>
+      <c r="H29" s="324"/>
+      <c r="I29" s="324"/>
+      <c r="J29" s="324"/>
+      <c r="K29" s="208" t="s">
+        <v>48</v>
+      </c>
+      <c r="L29" s="208" t="s">
+        <v>29</v>
+      </c>
+      <c r="M29" s="208" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29" s="208" t="s">
+        <v>23</v>
+      </c>
+      <c r="O29" s="328"/>
+    </row>
+    <row r="30" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="235"/>
+      <c r="B30" s="39">
         <v>3</v>
       </c>
-      <c r="C14" s="112" t="s">
-[...445 lines deleted...]
-      <c r="O30" s="267"/>
+      <c r="C30" s="258"/>
+      <c r="D30" s="324"/>
+      <c r="E30" s="324"/>
+      <c r="F30" s="324"/>
+      <c r="G30" s="324"/>
+      <c r="H30" s="324"/>
+      <c r="I30" s="324"/>
+      <c r="J30" s="324"/>
+      <c r="K30" s="208" t="s">
+        <v>48</v>
+      </c>
+      <c r="L30" s="208" t="s">
+        <v>29</v>
+      </c>
+      <c r="M30" s="208" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" s="208" t="s">
+        <v>23</v>
+      </c>
+      <c r="O30" s="328"/>
     </row>
     <row r="31" spans="1:22" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="245"/>
+      <c r="A31" s="240"/>
       <c r="B31" s="15">
         <v>4</v>
       </c>
-      <c r="C31" s="268"/>
-[...11 lines deleted...]
-      <c r="O31" s="270"/>
+      <c r="C31" s="261"/>
+      <c r="D31" s="262"/>
+      <c r="E31" s="262"/>
+      <c r="F31" s="262"/>
+      <c r="G31" s="262"/>
+      <c r="H31" s="262"/>
+      <c r="I31" s="262"/>
+      <c r="J31" s="262"/>
+      <c r="K31" s="329"/>
+      <c r="L31" s="329"/>
+      <c r="M31" s="329"/>
+      <c r="N31" s="329"/>
+      <c r="O31" s="328"/>
     </row>
     <row r="32" spans="1:22" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A16:A19"/>
-[...3 lines deleted...]
-    <mergeCell ref="C28:O31"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="C8:O11"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A20:A23"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A28:A31"/>
+    <mergeCell ref="C28:J31"/>
   </mergeCells>
   <conditionalFormatting sqref="C24:O24 D12:J12 O12 K15 M15:O15 L15:L16 D16:J16 G19 L19:O19 L25 H25:H26">
-    <cfRule type="cellIs" dxfId="65" priority="19" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="62" priority="19" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:F24">
-    <cfRule type="cellIs" dxfId="64" priority="10" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="61" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="63" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="62" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:J12 O12 K15 M15:O15 L15:L16 D16:J16 G19 L19:O19 C24:O24 L25 H25:H26">
-    <cfRule type="cellIs" dxfId="61" priority="20" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="20" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="60" priority="21" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="21" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G23 L23:N23">
-    <cfRule type="cellIs" dxfId="59" priority="13" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="56" priority="13" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="58" priority="14" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="14" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="57" priority="15" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="54" priority="15" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S24:V24 T25">
     <cfRule type="cellIs" dxfId="53" priority="4" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="52" priority="5" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="51" priority="6" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T23:V23">
     <cfRule type="cellIs" dxfId="50" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="49" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="48" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
@@ -6561,868 +6612,868 @@
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8:K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="35.33203125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="273" t="s">
+      <c r="A1" s="277" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="273"/>
-[...8 lines deleted...]
-      <c r="K1" s="46"/>
+      <c r="B1" s="277"/>
+      <c r="C1" s="277"/>
+      <c r="D1" s="277"/>
+      <c r="E1" s="277"/>
+      <c r="F1" s="277"/>
+      <c r="G1" s="277"/>
+      <c r="H1" s="277"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="274" t="s">
+      <c r="A2" s="278" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="274"/>
-[...8 lines deleted...]
-      <c r="K2" s="46"/>
+      <c r="B2" s="278"/>
+      <c r="C2" s="278"/>
+      <c r="D2" s="278"/>
+      <c r="E2" s="278"/>
+      <c r="F2" s="278"/>
+      <c r="G2" s="278"/>
+      <c r="H2" s="278"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="275" t="s">
+      <c r="A3" s="279" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="275"/>
-[...8 lines deleted...]
-      <c r="K3" s="275"/>
+      <c r="B3" s="279"/>
+      <c r="C3" s="279"/>
+      <c r="D3" s="279"/>
+      <c r="E3" s="279"/>
+      <c r="F3" s="279"/>
+      <c r="G3" s="279"/>
+      <c r="H3" s="279"/>
+      <c r="I3" s="279"/>
+      <c r="J3" s="279"/>
+      <c r="K3" s="279"/>
     </row>
     <row r="4" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="249" t="s">
-[...11 lines deleted...]
-      <c r="K4" s="276"/>
+      <c r="A4" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="280"/>
+      <c r="C4" s="280"/>
+      <c r="D4" s="280"/>
+      <c r="E4" s="280"/>
+      <c r="F4" s="280"/>
+      <c r="G4" s="280"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="280"/>
+      <c r="J4" s="280"/>
+      <c r="K4" s="280"/>
     </row>
     <row r="5" spans="1:11" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
-[...11 lines deleted...]
-      <c r="K5" s="47" t="s">
+      <c r="A5" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>88</v>
+      </c>
+      <c r="E6" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="F6" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="I6" s="49" t="s">
+        <v>92</v>
+      </c>
+      <c r="J6" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="K6" s="49" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="234" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="G7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="J7" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="K7" s="55" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="235"/>
+      <c r="B8" s="36">
+        <v>1</v>
+      </c>
+      <c r="C8" s="290" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="291"/>
+      <c r="E8" s="291"/>
+      <c r="F8" s="291"/>
+      <c r="G8" s="291"/>
+      <c r="H8" s="291"/>
+      <c r="I8" s="291"/>
+      <c r="J8" s="291"/>
+      <c r="K8" s="292"/>
+    </row>
+    <row r="9" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235"/>
+      <c r="B9" s="36">
+        <v>2</v>
+      </c>
+      <c r="C9" s="293"/>
+      <c r="D9" s="294"/>
+      <c r="E9" s="294"/>
+      <c r="F9" s="294"/>
+      <c r="G9" s="294"/>
+      <c r="H9" s="294"/>
+      <c r="I9" s="294"/>
+      <c r="J9" s="294"/>
+      <c r="K9" s="295"/>
+    </row>
+    <row r="10" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="235"/>
+      <c r="B10" s="36">
+        <v>3</v>
+      </c>
+      <c r="C10" s="293"/>
+      <c r="D10" s="294"/>
+      <c r="E10" s="294"/>
+      <c r="F10" s="294"/>
+      <c r="G10" s="294"/>
+      <c r="H10" s="294"/>
+      <c r="I10" s="294"/>
+      <c r="J10" s="294"/>
+      <c r="K10" s="295"/>
+    </row>
+    <row r="11" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240"/>
+      <c r="B11" s="37">
+        <v>4</v>
+      </c>
+      <c r="C11" s="296"/>
+      <c r="D11" s="297"/>
+      <c r="E11" s="297"/>
+      <c r="F11" s="297"/>
+      <c r="G11" s="297"/>
+      <c r="H11" s="297"/>
+      <c r="I11" s="297"/>
+      <c r="J11" s="297"/>
+      <c r="K11" s="298"/>
+    </row>
+    <row r="12" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="234" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="38">
+        <v>1</v>
+      </c>
+      <c r="C12" s="160" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="161" t="s">
+        <v>97</v>
+      </c>
+      <c r="E12" s="161" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="161" t="s">
+        <v>99</v>
+      </c>
+      <c r="G12" s="161" t="s">
+        <v>100</v>
+      </c>
+      <c r="H12" s="161" t="s">
+        <v>101</v>
+      </c>
+      <c r="I12" s="160" t="s">
+        <v>102</v>
+      </c>
+      <c r="J12" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="161" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235"/>
+      <c r="B13" s="36">
+        <v>2</v>
+      </c>
+      <c r="C13" s="226" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="226" t="s">
+        <v>105</v>
+      </c>
+      <c r="E13" s="227" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="227" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" s="227" t="s">
+        <v>100</v>
+      </c>
+      <c r="H13" s="226" t="s">
+        <v>107</v>
+      </c>
+      <c r="I13" s="226" t="s">
+        <v>108</v>
+      </c>
+      <c r="J13" s="226" t="s">
+        <v>103</v>
+      </c>
+      <c r="K13" s="226" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235"/>
+      <c r="B14" s="36">
+        <v>3</v>
+      </c>
+      <c r="C14" s="227" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" s="226" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" s="226" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="227" t="s">
+        <v>97</v>
+      </c>
+      <c r="G14" s="226" t="s">
+        <v>110</v>
+      </c>
+      <c r="H14" s="227" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" s="226" t="s">
+        <v>112</v>
+      </c>
+      <c r="J14" s="227" t="s">
+        <v>107</v>
+      </c>
+      <c r="K14" s="226" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="236"/>
+      <c r="B15" s="37">
+        <v>4</v>
+      </c>
+      <c r="C15" s="157" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" s="162" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" s="162" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" s="162" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" s="157" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>114</v>
+      </c>
+      <c r="J15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="162" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="245" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="35">
+        <v>1</v>
+      </c>
+      <c r="C16" s="160" t="s">
+        <v>110</v>
+      </c>
+      <c r="D16" s="160" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" s="160" t="s">
+        <v>116</v>
+      </c>
+      <c r="G16" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="H16" s="160" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="160" t="s">
+        <v>117</v>
+      </c>
+      <c r="J16" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="160" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="235"/>
+      <c r="B17" s="36">
+        <v>2</v>
+      </c>
+      <c r="C17" s="226" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" s="226" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" s="226" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="226" t="s">
+        <v>110</v>
+      </c>
+      <c r="G17" s="226" t="s">
+        <v>118</v>
+      </c>
+      <c r="H17" s="226" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="226" t="s">
+        <v>114</v>
+      </c>
+      <c r="J17" s="226" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="226" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235"/>
+      <c r="B18" s="36">
+        <v>3</v>
+      </c>
+      <c r="C18" s="226" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="226" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" s="226" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" s="226" t="s">
+        <v>105</v>
+      </c>
+      <c r="G18" s="226" t="s">
+        <v>100</v>
+      </c>
+      <c r="H18" s="226" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="226" t="s">
+        <v>108</v>
+      </c>
+      <c r="J18" s="226" t="s">
+        <v>98</v>
+      </c>
+      <c r="K18" s="226" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="240"/>
+      <c r="B19" s="37">
+        <v>4</v>
+      </c>
+      <c r="C19" s="162" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" s="162" t="s">
+        <v>98</v>
+      </c>
+      <c r="E19" s="162" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="162" t="s">
+        <v>118</v>
+      </c>
+      <c r="G19" s="162" t="s">
+        <v>97</v>
+      </c>
+      <c r="H19" s="162" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="162" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19" s="162" t="s">
+        <v>121</v>
+      </c>
+      <c r="K19" s="162" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="234" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="34" t="s">
+      <c r="B20" s="48">
+        <v>1</v>
+      </c>
+      <c r="C20" s="160" t="s">
+        <v>122</v>
+      </c>
+      <c r="D20" s="160" t="s">
+        <v>103</v>
+      </c>
+      <c r="E20" s="161" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="161" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" s="161" t="s">
+        <v>116</v>
+      </c>
+      <c r="H20" s="160" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="161" t="s">
+        <v>118</v>
+      </c>
+      <c r="J20" s="161" t="s">
+        <v>111</v>
+      </c>
+      <c r="K20" s="160" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="235"/>
+      <c r="B21" s="39">
+        <v>2</v>
+      </c>
+      <c r="C21" s="226" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="226" t="s">
+        <v>104</v>
+      </c>
+      <c r="E21" s="227" t="s">
+        <v>123</v>
+      </c>
+      <c r="F21" s="227" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" s="227" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" s="227" t="s">
+        <v>124</v>
+      </c>
+      <c r="I21" s="227" t="s">
+        <v>111</v>
+      </c>
+      <c r="J21" s="226" t="s">
+        <v>117</v>
+      </c>
+      <c r="K21" s="226" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="235"/>
+      <c r="B22" s="39">
         <v>3</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="C22" s="227" t="s">
+        <v>110</v>
+      </c>
+      <c r="D22" s="226" t="s">
+        <v>109</v>
+      </c>
+      <c r="E22" s="226" t="s">
+        <v>106</v>
+      </c>
+      <c r="F22" s="226" t="s">
+        <v>113</v>
+      </c>
+      <c r="G22" s="227" t="s">
+        <v>118</v>
+      </c>
+      <c r="H22" s="227" t="s">
+        <v>102</v>
+      </c>
+      <c r="I22" s="226" t="s">
+        <v>117</v>
+      </c>
+      <c r="J22" s="227" t="s">
+        <v>121</v>
+      </c>
+      <c r="K22" s="227" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="236"/>
+      <c r="B23" s="47">
         <v>4</v>
       </c>
-      <c r="C6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="50" t="s">
+      <c r="C23" s="162" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" s="162" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" s="157" t="s">
+        <v>113</v>
+      </c>
+      <c r="F23" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="162" t="s">
+        <v>110</v>
+      </c>
+      <c r="H23" s="162" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23" s="162" t="s">
+        <v>108</v>
+      </c>
+      <c r="J23" s="162" t="s">
+        <v>98</v>
+      </c>
+      <c r="K23" s="162" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="237" t="s">
         <v>51</v>
       </c>
-      <c r="E6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="50" t="s">
+      <c r="B24" s="35">
+        <v>1</v>
+      </c>
+      <c r="C24" s="172" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="172" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="172" t="s">
+        <v>113</v>
+      </c>
+      <c r="F24" s="172" t="s">
+        <v>118</v>
+      </c>
+      <c r="G24" s="172" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" s="172" t="s">
+        <v>120</v>
+      </c>
+      <c r="I24" s="172" t="s">
+        <v>111</v>
+      </c>
+      <c r="J24" s="172" t="s">
+        <v>121</v>
+      </c>
+      <c r="K24" s="172" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="238"/>
+      <c r="B25" s="36">
+        <v>2</v>
+      </c>
+      <c r="C25" s="173" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="173" t="s">
+        <v>118</v>
+      </c>
+      <c r="E25" s="173" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" s="173" t="s">
+        <v>100</v>
+      </c>
+      <c r="G25" s="173" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" s="173" t="s">
+        <v>121</v>
+      </c>
+      <c r="I25" s="173" t="s">
+        <v>107</v>
+      </c>
+      <c r="J25" s="173" t="s">
+        <v>111</v>
+      </c>
+      <c r="K25" s="173" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="238"/>
+      <c r="B26" s="36">
+        <v>3</v>
+      </c>
+      <c r="C26" s="173" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" s="173" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" s="173" t="s">
+        <v>98</v>
+      </c>
+      <c r="F26" s="173" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="173" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" s="173" t="s">
+        <v>101</v>
+      </c>
+      <c r="I26" s="173" t="s">
+        <v>113</v>
+      </c>
+      <c r="J26" s="173" t="s">
+        <v>104</v>
+      </c>
+      <c r="K26" s="173" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="239"/>
+      <c r="B27" s="37">
+        <v>4</v>
+      </c>
+      <c r="C27" s="163" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" s="163" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="163" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" s="158" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="158" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" s="158" t="s">
+        <v>124</v>
+      </c>
+      <c r="I27" s="163" t="s">
+        <v>114</v>
+      </c>
+      <c r="J27" s="163" t="s">
+        <v>123</v>
+      </c>
+      <c r="K27" s="163" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="234" t="s">
         <v>52</v>
       </c>
-      <c r="G6" s="50" t="s">
-[...50 lines deleted...]
-      <c r="B8" s="37">
+      <c r="B28" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="286" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="37">
+      <c r="C28" s="281" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" s="282"/>
+      <c r="E28" s="282"/>
+      <c r="F28" s="282"/>
+      <c r="G28" s="283"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+    </row>
+    <row r="29" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="235"/>
+      <c r="B29" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="289"/>
-[...11 lines deleted...]
-      <c r="B10" s="37">
+      <c r="C29" s="284"/>
+      <c r="D29" s="285"/>
+      <c r="E29" s="285"/>
+      <c r="F29" s="285"/>
+      <c r="G29" s="286"/>
+      <c r="H29" s="228"/>
+      <c r="I29" s="228"/>
+      <c r="J29" s="228"/>
+      <c r="K29" s="228"/>
+    </row>
+    <row r="30" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="235"/>
+      <c r="B30" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="289"/>
-[...11 lines deleted...]
-      <c r="B11" s="38">
+      <c r="C30" s="287"/>
+      <c r="D30" s="288"/>
+      <c r="E30" s="288"/>
+      <c r="F30" s="288"/>
+      <c r="G30" s="289"/>
+      <c r="H30" s="228"/>
+      <c r="I30" s="228"/>
+      <c r="J30" s="228"/>
+      <c r="K30" s="228"/>
+    </row>
+    <row r="31" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="240"/>
+      <c r="B31" s="54">
         <v>4</v>
       </c>
-      <c r="C11" s="292"/>
-[...607 lines deleted...]
-      <c r="K31" s="70"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="64"/>
+      <c r="H31" s="64"/>
+      <c r="I31" s="64"/>
+      <c r="J31" s="64"/>
+      <c r="K31" s="64"/>
     </row>
     <row r="32" spans="1:11" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="271"/>
-[...9 lines deleted...]
-      <c r="K32" s="272"/>
+      <c r="A32" s="275"/>
+      <c r="B32" s="275"/>
+      <c r="C32" s="276"/>
+      <c r="D32" s="276"/>
+      <c r="E32" s="276"/>
+      <c r="F32" s="276"/>
+      <c r="G32" s="276"/>
+      <c r="H32" s="276"/>
+      <c r="I32" s="276"/>
+      <c r="J32" s="276"/>
+      <c r="K32" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="C28:G30"/>
     <mergeCell ref="C8:K11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12">
     <cfRule type="cellIs" dxfId="47" priority="13" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="46" priority="14" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
@@ -7482,2203 +7533,2303 @@
     <cfRule type="cellIs" dxfId="30" priority="18" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:K7">
     <cfRule type="cellIs" dxfId="29" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="28" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="27" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M34"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20:K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="11" width="34.33203125" style="13" customWidth="1"/>
     <col min="12" max="12" width="31.6640625" style="13" customWidth="1"/>
     <col min="13" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A1" s="260" t="s">
+      <c r="A1" s="264" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="260"/>
-[...4 lines deleted...]
-      <c r="G1" s="260"/>
+      <c r="B1" s="264"/>
+      <c r="C1" s="264"/>
+      <c r="D1" s="264"/>
+      <c r="E1" s="264"/>
+      <c r="F1" s="264"/>
+      <c r="G1" s="264"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A2" s="261" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="261"/>
+      <c r="A2" s="265" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="265"/>
+      <c r="C2" s="265"/>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
     </row>
     <row r="4" spans="1:12" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="248" t="s">
-[...11 lines deleted...]
-      <c r="K4" s="248"/>
+      <c r="A4" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="243"/>
+      <c r="C4" s="243"/>
+      <c r="D4" s="243"/>
+      <c r="E4" s="243"/>
+      <c r="F4" s="243"/>
+      <c r="G4" s="243"/>
+      <c r="H4" s="243"/>
+      <c r="I4" s="243"/>
+      <c r="J4" s="243"/>
+      <c r="K4" s="243"/>
     </row>
     <row r="5" spans="1:12" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="249" t="s">
-[...11 lines deleted...]
-      <c r="K5" s="249"/>
+      <c r="A5" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="244"/>
+      <c r="C5" s="244"/>
+      <c r="D5" s="244"/>
+      <c r="E5" s="244"/>
+      <c r="F5" s="244"/>
+      <c r="G5" s="244"/>
+      <c r="H5" s="244"/>
+      <c r="I5" s="244"/>
+      <c r="J5" s="244"/>
+      <c r="K5" s="244"/>
     </row>
     <row r="6" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:12" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="F7" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="234" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="35">
+        <v>1</v>
+      </c>
+      <c r="C8" s="302" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="303"/>
+      <c r="E8" s="303"/>
+      <c r="F8" s="303"/>
+      <c r="G8" s="303"/>
+      <c r="H8" s="303"/>
+      <c r="I8" s="303"/>
+      <c r="J8" s="303"/>
+      <c r="K8" s="304"/>
+    </row>
+    <row r="9" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235"/>
+      <c r="B9" s="36">
+        <v>2</v>
+      </c>
+      <c r="C9" s="305"/>
+      <c r="D9" s="306"/>
+      <c r="E9" s="306"/>
+      <c r="F9" s="306"/>
+      <c r="G9" s="306"/>
+      <c r="H9" s="306"/>
+      <c r="I9" s="306"/>
+      <c r="J9" s="306"/>
+      <c r="K9" s="307"/>
+    </row>
+    <row r="10" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235"/>
+      <c r="B10" s="36">
         <v>3</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="C10" s="305"/>
+      <c r="D10" s="306"/>
+      <c r="E10" s="306"/>
+      <c r="F10" s="306"/>
+      <c r="G10" s="306"/>
+      <c r="H10" s="306"/>
+      <c r="I10" s="306"/>
+      <c r="J10" s="306"/>
+      <c r="K10" s="307"/>
+    </row>
+    <row r="11" spans="1:12" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240"/>
+      <c r="B11" s="37">
         <v>4</v>
       </c>
-      <c r="C7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="26" t="s">
+      <c r="C11" s="308"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="309"/>
+      <c r="F11" s="309"/>
+      <c r="G11" s="309"/>
+      <c r="H11" s="309"/>
+      <c r="I11" s="309"/>
+      <c r="J11" s="309"/>
+      <c r="K11" s="310"/>
+    </row>
+    <row r="12" spans="1:12" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="234" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="38">
+        <v>1</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>127</v>
+      </c>
+      <c r="D12" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="E12" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="F12" s="150" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" s="127" t="s">
+        <v>99</v>
+      </c>
+      <c r="H12" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="I12" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="K12" s="127" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235"/>
+      <c r="B13" s="36">
+        <v>2</v>
+      </c>
+      <c r="C13" s="174" t="s">
+        <v>135</v>
+      </c>
+      <c r="D13" s="175" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" s="175" t="s">
+        <v>127</v>
+      </c>
+      <c r="F13" s="124" t="s">
+        <v>128</v>
+      </c>
+      <c r="G13" s="176" t="s">
+        <v>136</v>
+      </c>
+      <c r="H13" s="177" t="s">
+        <v>137</v>
+      </c>
+      <c r="I13" s="175" t="s">
+        <v>138</v>
+      </c>
+      <c r="J13" s="175" t="s">
+        <v>131</v>
+      </c>
+      <c r="K13" s="176" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235"/>
+      <c r="B14" s="36">
+        <v>3</v>
+      </c>
+      <c r="C14" s="174" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" s="175" t="s">
+        <v>133</v>
+      </c>
+      <c r="E14" s="175"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="176"/>
+      <c r="H14" s="177" t="s">
+        <v>137</v>
+      </c>
+      <c r="I14" s="175" t="s">
+        <v>139</v>
+      </c>
+      <c r="J14" s="175" t="s">
+        <v>138</v>
+      </c>
+      <c r="K14" s="176"/>
+      <c r="L14" s="44"/>
+    </row>
+    <row r="15" spans="1:12" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="236"/>
+      <c r="B15" s="37">
+        <v>4</v>
+      </c>
+      <c r="C15" s="56"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="134"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="44"/>
+    </row>
+    <row r="16" spans="1:12" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="245" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="35">
+        <v>1</v>
+      </c>
+      <c r="C16" s="66" t="s">
+        <v>128</v>
+      </c>
+      <c r="D16" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="E16" s="125" t="s">
+        <v>98</v>
+      </c>
+      <c r="F16" s="125" t="s">
+        <v>130</v>
+      </c>
+      <c r="G16" s="136" t="s">
+        <v>136</v>
+      </c>
+      <c r="H16" s="137" t="s">
+        <v>132</v>
+      </c>
+      <c r="I16" s="132" t="s">
+        <v>133</v>
+      </c>
+      <c r="J16" s="119" t="s">
+        <v>139</v>
+      </c>
+      <c r="K16" s="133" t="s">
+        <v>138</v>
+      </c>
+      <c r="L16" s="44"/>
+    </row>
+    <row r="17" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="235"/>
+      <c r="B17" s="36">
+        <v>2</v>
+      </c>
+      <c r="C17" s="66" t="s">
+        <v>125</v>
+      </c>
+      <c r="D17" s="119" t="s">
+        <v>140</v>
+      </c>
+      <c r="E17" s="119" t="s">
+        <v>133</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>130</v>
+      </c>
+      <c r="G17" s="120" t="s">
+        <v>136</v>
+      </c>
+      <c r="H17" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="I17" s="119" t="s">
+        <v>128</v>
+      </c>
+      <c r="J17" s="119" t="s">
+        <v>132</v>
+      </c>
+      <c r="K17" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="L17" s="44"/>
+    </row>
+    <row r="18" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235"/>
+      <c r="B18" s="36">
+        <v>3</v>
+      </c>
+      <c r="C18" s="174"/>
+      <c r="D18" s="175" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" s="175" t="s">
+        <v>141</v>
+      </c>
+      <c r="F18" s="124" t="s">
+        <v>142</v>
+      </c>
+      <c r="G18" s="176" t="s">
+        <v>133</v>
+      </c>
+      <c r="H18" s="177"/>
+      <c r="I18" s="175"/>
+      <c r="J18" s="175"/>
+      <c r="K18" s="176" t="s">
+        <v>134</v>
+      </c>
+      <c r="L18" s="44"/>
+    </row>
+    <row r="19" spans="1:13" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="240"/>
+      <c r="B19" s="37">
+        <v>4</v>
+      </c>
+      <c r="C19" s="56"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="138"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="139"/>
+      <c r="K19" s="229"/>
+      <c r="L19" s="44"/>
+    </row>
+    <row r="20" spans="1:13" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="234" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="48">
+        <v>1</v>
+      </c>
+      <c r="C20" s="131" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="132" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" s="132" t="s">
+        <v>132</v>
+      </c>
+      <c r="F20" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="G20" s="133" t="s">
+        <v>128</v>
+      </c>
+      <c r="H20" s="141" t="s">
+        <v>137</v>
+      </c>
+      <c r="I20" s="132" t="s">
+        <v>143</v>
+      </c>
+      <c r="J20" s="132" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" s="133" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="44"/>
+    </row>
+    <row r="21" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="235"/>
+      <c r="B21" s="39">
+        <v>2</v>
+      </c>
+      <c r="C21" s="174" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" s="175" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" s="175" t="s">
+        <v>128</v>
+      </c>
+      <c r="F21" s="175" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="176" t="s">
+        <v>144</v>
+      </c>
+      <c r="H21" s="177" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="175" t="s">
+        <v>143</v>
+      </c>
+      <c r="J21" s="175" t="s">
+        <v>145</v>
+      </c>
+      <c r="K21" s="176" t="s">
+        <v>132</v>
+      </c>
+      <c r="L21" s="44"/>
+    </row>
+    <row r="22" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="235"/>
+      <c r="B22" s="39">
+        <v>3</v>
+      </c>
+      <c r="C22" s="174" t="s">
+        <v>129</v>
+      </c>
+      <c r="D22" s="175"/>
+      <c r="E22" s="175" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" s="175" t="s">
+        <v>144</v>
+      </c>
+      <c r="G22" s="176" t="s">
+        <v>146</v>
+      </c>
+      <c r="H22" s="177" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="175" t="s">
+        <v>143</v>
+      </c>
+      <c r="J22" s="175" t="s">
+        <v>145</v>
+      </c>
+      <c r="K22" s="176" t="s">
+        <v>139</v>
+      </c>
+      <c r="L22" s="44"/>
+    </row>
+    <row r="23" spans="1:13" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="236"/>
+      <c r="B23" s="47">
+        <v>4</v>
+      </c>
+      <c r="C23" s="113"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="116"/>
+      <c r="I23" s="114"/>
+      <c r="J23" s="114"/>
+      <c r="K23" s="117"/>
+      <c r="M23" s="13" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="237" t="s">
         <v>51</v>
       </c>
-      <c r="E7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="157" t="s">
+      <c r="B24" s="35">
+        <v>1</v>
+      </c>
+      <c r="C24" s="142" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" s="132" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="F24" s="140" t="s">
+        <v>132</v>
+      </c>
+      <c r="G24" s="133" t="s">
+        <v>146</v>
+      </c>
+      <c r="H24" s="141" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="132" t="s">
+        <v>139</v>
+      </c>
+      <c r="J24" s="132" t="s">
+        <v>128</v>
+      </c>
+      <c r="K24" s="133" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="238"/>
+      <c r="B25" s="36">
+        <v>2</v>
+      </c>
+      <c r="C25" s="174" t="s">
+        <v>133</v>
+      </c>
+      <c r="D25" s="175" t="s">
+        <v>127</v>
+      </c>
+      <c r="E25" s="175" t="s">
+        <v>141</v>
+      </c>
+      <c r="F25" s="124" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="176" t="s">
+        <v>132</v>
+      </c>
+      <c r="H25" s="177" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="175" t="s">
+        <v>131</v>
+      </c>
+      <c r="J25" s="175" t="s">
+        <v>145</v>
+      </c>
+      <c r="K25" s="176" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="238"/>
+      <c r="B26" s="36">
+        <v>3</v>
+      </c>
+      <c r="C26" s="174"/>
+      <c r="D26" s="175"/>
+      <c r="E26" s="175"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="176"/>
+      <c r="H26" s="177"/>
+      <c r="I26" s="175"/>
+      <c r="J26" s="175"/>
+      <c r="K26" s="176"/>
+    </row>
+    <row r="27" spans="1:13" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="239"/>
+      <c r="B27" s="37">
+        <v>4</v>
+      </c>
+      <c r="C27" s="56"/>
+      <c r="D27" s="118"/>
+      <c r="E27" s="118"/>
+      <c r="F27" s="123"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="60"/>
+    </row>
+    <row r="28" spans="1:13" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="234" t="s">
         <v>52</v>
       </c>
-      <c r="G7" s="24" t="s">
-[...19 lines deleted...]
-      <c r="B8" s="36">
+      <c r="B28" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="317" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="37">
+      <c r="C28" s="255" t="s">
+        <v>148</v>
+      </c>
+      <c r="D28" s="256"/>
+      <c r="E28" s="256"/>
+      <c r="F28" s="256"/>
+      <c r="G28" s="256"/>
+      <c r="H28" s="256"/>
+      <c r="I28" s="256"/>
+      <c r="J28" s="256"/>
+      <c r="K28" s="257"/>
+    </row>
+    <row r="29" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="235"/>
+      <c r="B29" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="320"/>
-[...11 lines deleted...]
-      <c r="B10" s="37">
+      <c r="C29" s="258"/>
+      <c r="D29" s="259"/>
+      <c r="E29" s="259"/>
+      <c r="F29" s="259"/>
+      <c r="G29" s="259"/>
+      <c r="H29" s="259"/>
+      <c r="I29" s="259"/>
+      <c r="J29" s="259"/>
+      <c r="K29" s="260"/>
+    </row>
+    <row r="30" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="235"/>
+      <c r="B30" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="320"/>
-[...459 lines deleted...]
-      <c r="K30" s="267"/>
+      <c r="C30" s="258"/>
+      <c r="D30" s="259"/>
+      <c r="E30" s="259"/>
+      <c r="F30" s="259"/>
+      <c r="G30" s="259"/>
+      <c r="H30" s="259"/>
+      <c r="I30" s="259"/>
+      <c r="J30" s="259"/>
+      <c r="K30" s="260"/>
     </row>
     <row r="31" spans="1:13" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="245"/>
+      <c r="A31" s="240"/>
       <c r="B31" s="15">
         <v>4</v>
       </c>
-      <c r="C31" s="268"/>
-[...7 lines deleted...]
-      <c r="K31" s="270"/>
+      <c r="C31" s="261"/>
+      <c r="D31" s="262"/>
+      <c r="E31" s="262"/>
+      <c r="F31" s="262"/>
+      <c r="G31" s="262"/>
+      <c r="H31" s="262"/>
+      <c r="I31" s="262"/>
+      <c r="J31" s="262"/>
+      <c r="K31" s="263"/>
     </row>
     <row r="32" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="295"/>
-[...9 lines deleted...]
-      <c r="K32" s="296"/>
+      <c r="A32" s="299"/>
+      <c r="B32" s="300"/>
+      <c r="C32" s="300"/>
+      <c r="D32" s="300"/>
+      <c r="E32" s="300"/>
+      <c r="F32" s="300"/>
+      <c r="G32" s="300"/>
+      <c r="H32" s="300"/>
+      <c r="I32" s="300"/>
+      <c r="J32" s="300"/>
+      <c r="K32" s="300"/>
     </row>
     <row r="33" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="297"/>
-[...9 lines deleted...]
-      <c r="K33" s="297"/>
+      <c r="A33" s="301"/>
+      <c r="B33" s="301"/>
+      <c r="C33" s="301"/>
+      <c r="D33" s="301"/>
+      <c r="E33" s="301"/>
+      <c r="F33" s="301"/>
+      <c r="G33" s="301"/>
+      <c r="H33" s="301"/>
+      <c r="I33" s="301"/>
+      <c r="J33" s="301"/>
+      <c r="K33" s="301"/>
     </row>
     <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="297"/>
-[...9 lines deleted...]
-      <c r="K34" s="297"/>
+      <c r="A34" s="301"/>
+      <c r="B34" s="301"/>
+      <c r="C34" s="301"/>
+      <c r="D34" s="301"/>
+      <c r="E34" s="301"/>
+      <c r="F34" s="301"/>
+      <c r="G34" s="301"/>
+      <c r="H34" s="301"/>
+      <c r="I34" s="301"/>
+      <c r="J34" s="301"/>
+      <c r="K34" s="301"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A32:K34"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C28:K31"/>
     <mergeCell ref="C8:K11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="G24:K24 G27">
-    <cfRule type="cellIs" dxfId="26" priority="1" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="C12 G12 I12:K12 C16 I16:K16 C20 J27 C27:C28">
+    <cfRule type="cellIs" dxfId="26" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="25" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="25" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="24" priority="3" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="24" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C12 G12 I12:K12 C16 I16:K16 C20 J27 C27:C28">
-    <cfRule type="cellIs" dxfId="23" priority="10" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="G24:K24 G27">
+    <cfRule type="cellIs" dxfId="23" priority="1" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="22" priority="11" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="22" priority="2" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="21" priority="12" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="21" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.51181102362204722" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="6.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="38.6640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="246" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="246"/>
-[...4 lines deleted...]
-      <c r="G1" s="246"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
     </row>
     <row r="2" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="247" t="s">
+      <c r="A2" s="242" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="247"/>
-[...5 lines deleted...]
-      <c r="I2" s="156"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="I2" s="121"/>
     </row>
     <row r="3" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="248" t="s">
+      <c r="A3" s="243" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="248"/>
-[...7 lines deleted...]
-      <c r="J3" s="248"/>
+      <c r="B3" s="243"/>
+      <c r="C3" s="243"/>
+      <c r="D3" s="243"/>
+      <c r="E3" s="243"/>
+      <c r="F3" s="243"/>
+      <c r="G3" s="243"/>
+      <c r="H3" s="243"/>
+      <c r="I3" s="243"/>
+      <c r="J3" s="243"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="249" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="249"/>
+      <c r="A4" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="244"/>
+      <c r="C4" s="244"/>
+      <c r="D4" s="244"/>
+      <c r="E4" s="244"/>
+      <c r="F4" s="244"/>
+      <c r="G4" s="244"/>
+      <c r="H4" s="244"/>
+      <c r="I4" s="244"/>
+      <c r="J4" s="244"/>
     </row>
     <row r="5" spans="1:10" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="50" t="s">
-[...21 lines deleted...]
-        <v>91</v>
+      <c r="B6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>149</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>150</v>
+      </c>
+      <c r="E6" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="F6" s="49" t="s">
+        <v>152</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="H6" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="I6" s="49" t="s">
+        <v>155</v>
+      </c>
+      <c r="J6" s="49" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" s="11"/>
-      <c r="C7" s="58" t="s">
-[...21 lines deleted...]
-        <v>92</v>
+      <c r="C7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="D7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="G7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="I7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="J7" s="55" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="7"/>
       <c r="B8" s="4">
         <v>1</v>
       </c>
-      <c r="C8" s="286" t="s">
-[...8 lines deleted...]
-      <c r="J8" s="288"/>
+      <c r="C8" s="290" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="291"/>
+      <c r="E8" s="291"/>
+      <c r="F8" s="291"/>
+      <c r="G8" s="291"/>
+      <c r="H8" s="291"/>
+      <c r="I8" s="291"/>
+      <c r="J8" s="292"/>
     </row>
     <row r="9" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="7"/>
       <c r="B9" s="4">
         <v>2</v>
       </c>
-      <c r="C9" s="289"/>
-[...6 lines deleted...]
-      <c r="J9" s="291"/>
+      <c r="C9" s="293"/>
+      <c r="D9" s="294"/>
+      <c r="E9" s="294"/>
+      <c r="F9" s="294"/>
+      <c r="G9" s="294"/>
+      <c r="H9" s="294"/>
+      <c r="I9" s="294"/>
+      <c r="J9" s="295"/>
     </row>
     <row r="10" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16"/>
       <c r="B10" s="4">
         <v>3</v>
       </c>
-      <c r="C10" s="289"/>
-[...6 lines deleted...]
-      <c r="J10" s="291"/>
+      <c r="C10" s="293"/>
+      <c r="D10" s="294"/>
+      <c r="E10" s="294"/>
+      <c r="F10" s="294"/>
+      <c r="G10" s="294"/>
+      <c r="H10" s="294"/>
+      <c r="I10" s="294"/>
+      <c r="J10" s="295"/>
     </row>
     <row r="11" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
       <c r="B11" s="5">
         <v>4</v>
       </c>
-      <c r="C11" s="292"/>
-[...6 lines deleted...]
-      <c r="J11" s="294"/>
+      <c r="C11" s="296"/>
+      <c r="D11" s="297"/>
+      <c r="E11" s="297"/>
+      <c r="F11" s="297"/>
+      <c r="G11" s="297"/>
+      <c r="H11" s="297"/>
+      <c r="I11" s="297"/>
+      <c r="J11" s="298"/>
     </row>
     <row r="12" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A12" s="6" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="B12" s="11">
         <v>1</v>
       </c>
-      <c r="C12" s="66" t="s">
-[...8 lines deleted...]
-      <c r="F12" s="66" t="s">
+      <c r="C12" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="E12" s="62" t="s">
+        <v>159</v>
+      </c>
+      <c r="F12" s="62" t="s">
+        <v>110</v>
+      </c>
+      <c r="G12" s="50" t="s">
         <v>160</v>
       </c>
-      <c r="G12" s="51" t="s">
-[...9 lines deleted...]
-        <v>103</v>
+      <c r="H12" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="J12" s="50" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7"/>
       <c r="B13" s="4">
         <v>2</v>
       </c>
-      <c r="C13" s="73" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="73" t="s">
+      <c r="C13" s="230" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" s="230" t="s">
+        <v>109</v>
+      </c>
+      <c r="E13" s="230" t="s">
+        <v>110</v>
+      </c>
+      <c r="F13" s="230" t="s">
+        <v>133</v>
+      </c>
+      <c r="G13" s="230" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="230" t="s">
+        <v>162</v>
+      </c>
+      <c r="I13" s="230" t="s">
         <v>160</v>
       </c>
-      <c r="F13" s="73" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="J13" s="230" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7"/>
       <c r="B14" s="4">
         <v>3</v>
       </c>
-      <c r="C14" s="73" t="s">
-[...17 lines deleted...]
-      <c r="I14" s="73" t="s">
+      <c r="C14" s="230" t="s">
+        <v>163</v>
+      </c>
+      <c r="D14" s="230" t="s">
+        <v>164</v>
+      </c>
+      <c r="E14" s="230" t="s">
+        <v>160</v>
+      </c>
+      <c r="F14" s="230" t="s">
+        <v>106</v>
+      </c>
+      <c r="G14" s="230" t="s">
+        <v>159</v>
+      </c>
+      <c r="H14" s="230" t="s">
         <v>103</v>
       </c>
-      <c r="J14" s="73" t="s">
-        <v>93</v>
+      <c r="I14" s="230" t="s">
+        <v>161</v>
+      </c>
+      <c r="J14" s="230" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9"/>
       <c r="B15" s="5">
         <v>4</v>
       </c>
-      <c r="C15" s="65" t="s">
+      <c r="C15" s="61" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="61" t="s">
         <v>162</v>
       </c>
-      <c r="D15" s="65" t="s">
-[...18 lines deleted...]
-        <v>81</v>
+      <c r="G15" s="61" t="s">
+        <v>161</v>
+      </c>
+      <c r="H15" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="J15" s="61" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A16" s="10" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B16" s="3">
         <v>1</v>
       </c>
-      <c r="C16" s="51" t="s">
-[...21 lines deleted...]
-        <v>96</v>
+      <c r="C16" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="D16" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" s="50" t="s">
+        <v>165</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>166</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="H16" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="I16" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="J16" s="50" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7"/>
       <c r="B17" s="4">
         <v>2</v>
       </c>
-      <c r="C17" s="72" t="s">
-[...21 lines deleted...]
-        <v>159</v>
+      <c r="C17" s="231" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="231" t="s">
+        <v>164</v>
+      </c>
+      <c r="E17" s="231" t="s">
+        <v>165</v>
+      </c>
+      <c r="F17" s="231" t="s">
+        <v>167</v>
+      </c>
+      <c r="G17" s="231" t="s">
+        <v>161</v>
+      </c>
+      <c r="H17" s="231" t="s">
+        <v>121</v>
+      </c>
+      <c r="I17" s="231" t="s">
+        <v>116</v>
+      </c>
+      <c r="J17" s="231" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7"/>
       <c r="B18" s="4">
         <v>3</v>
       </c>
-      <c r="C18" s="72" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="72" t="s">
+      <c r="C18" s="231" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" s="231" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="231" t="s">
+        <v>160</v>
+      </c>
+      <c r="F18" s="231" t="s">
+        <v>109</v>
+      </c>
+      <c r="G18" s="231" t="s">
+        <v>121</v>
+      </c>
+      <c r="H18" s="231" t="s">
         <v>162</v>
       </c>
-      <c r="E18" s="72" t="s">
-[...15 lines deleted...]
-        <v>93</v>
+      <c r="I18" s="231" t="s">
+        <v>159</v>
+      </c>
+      <c r="J18" s="231" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="5">
         <v>4</v>
       </c>
-      <c r="C19" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="52" t="s">
+      <c r="C19" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="D19" s="51" t="s">
+        <v>110</v>
+      </c>
+      <c r="E19" s="51" t="s">
+        <v>159</v>
+      </c>
+      <c r="F19" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="H19" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="51" t="s">
         <v>160</v>
       </c>
-      <c r="E19" s="52" t="s">
-[...15 lines deleted...]
-        <v>93</v>
+      <c r="J19" s="51" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A20" s="6" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
-      <c r="C20" s="194" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="195" t="s">
+      <c r="C20" s="154" t="s">
+        <v>165</v>
+      </c>
+      <c r="D20" s="155" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" s="155" t="s">
+        <v>132</v>
+      </c>
+      <c r="F20" s="154" t="s">
+        <v>162</v>
+      </c>
+      <c r="G20" s="155" t="s">
+        <v>128</v>
+      </c>
+      <c r="H20" s="155" t="s">
+        <v>161</v>
+      </c>
+      <c r="I20" s="155" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="154" t="s">
         <v>160</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16"/>
       <c r="B21" s="17">
         <v>2</v>
       </c>
-      <c r="C21" s="196" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="197" t="s">
+      <c r="C21" s="232" t="s">
+        <v>110</v>
+      </c>
+      <c r="D21" s="227" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" s="227" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="227" t="s">
+        <v>168</v>
+      </c>
+      <c r="G21" s="227" t="s">
+        <v>133</v>
+      </c>
+      <c r="H21" s="232" t="s">
+        <v>128</v>
+      </c>
+      <c r="I21" s="232" t="s">
+        <v>108</v>
+      </c>
+      <c r="J21" s="232" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="7"/>
       <c r="B22" s="4">
         <v>3</v>
       </c>
-      <c r="C22" s="197" t="s">
-[...17 lines deleted...]
-      <c r="I22" s="197" t="s">
+      <c r="C22" s="227" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" s="232" t="s">
+        <v>107</v>
+      </c>
+      <c r="E22" s="227" t="s">
+        <v>133</v>
+      </c>
+      <c r="F22" s="227" t="s">
+        <v>105</v>
+      </c>
+      <c r="G22" s="227" t="s">
+        <v>159</v>
+      </c>
+      <c r="H22" s="227" t="s">
         <v>103</v>
       </c>
-      <c r="J22" s="196" t="s">
-        <v>72</v>
+      <c r="I22" s="227" t="s">
+        <v>161</v>
+      </c>
+      <c r="J22" s="232" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9"/>
       <c r="B23" s="5">
         <v>4</v>
       </c>
-      <c r="C23" s="198" t="s">
-[...21 lines deleted...]
-        <v>82</v>
+      <c r="C23" s="156" t="s">
+        <v>166</v>
+      </c>
+      <c r="D23" s="157" t="s">
+        <v>163</v>
+      </c>
+      <c r="E23" s="156" t="s">
+        <v>165</v>
+      </c>
+      <c r="F23" s="157" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" s="157" t="s">
+        <v>121</v>
+      </c>
+      <c r="H23" s="157" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="156" t="s">
+        <v>159</v>
+      </c>
+      <c r="J23" s="157" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A24" s="10" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B24" s="11">
         <v>1</v>
       </c>
-      <c r="C24" s="232" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="C24" s="178" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="178" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" s="178" t="s">
+        <v>164</v>
+      </c>
+      <c r="F24" s="178" t="s">
+        <v>167</v>
+      </c>
+      <c r="G24" s="178" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" s="178" t="s">
+        <v>165</v>
+      </c>
+      <c r="I24" s="178" t="s">
+        <v>108</v>
+      </c>
+      <c r="J24" s="178" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="7"/>
       <c r="B25" s="4">
         <v>2</v>
       </c>
-      <c r="C25" s="233" t="s">
-[...21 lines deleted...]
-        <v>72</v>
+      <c r="C25" s="179" t="s">
+        <v>163</v>
+      </c>
+      <c r="D25" s="179" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" s="179" t="s">
+        <v>128</v>
+      </c>
+      <c r="F25" s="179" t="s">
+        <v>132</v>
+      </c>
+      <c r="G25" s="179" t="s">
+        <v>160</v>
+      </c>
+      <c r="H25" s="179" t="s">
+        <v>165</v>
+      </c>
+      <c r="I25" s="179" t="s">
+        <v>108</v>
+      </c>
+      <c r="J25" s="179" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="7"/>
       <c r="B26" s="4">
         <v>3</v>
       </c>
-      <c r="C26" s="233" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="233" t="s">
+      <c r="C26" s="179" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="179" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" s="179" t="s">
+        <v>115</v>
+      </c>
+      <c r="F26" s="179" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="179" t="s">
+        <v>159</v>
+      </c>
+      <c r="H26" s="179" t="s">
+        <v>121</v>
+      </c>
+      <c r="I26" s="179" t="s">
+        <v>116</v>
+      </c>
+      <c r="J26" s="179" t="s">
         <v>162</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
       <c r="B27" s="5">
         <v>4</v>
       </c>
-      <c r="C27" s="200" t="s">
+      <c r="C27" s="158" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="158" t="s">
+        <v>163</v>
+      </c>
+      <c r="E27" s="158" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" s="159" t="s">
         <v>162</v>
       </c>
-      <c r="D27" s="200" t="s">
-[...18 lines deleted...]
-        <v>66</v>
+      <c r="G27" s="159" t="s">
+        <v>108</v>
+      </c>
+      <c r="H27" s="158" t="s">
+        <v>133</v>
+      </c>
+      <c r="I27" s="159" t="s">
+        <v>128</v>
+      </c>
+      <c r="J27" s="159" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A28" s="6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
-      <c r="C28" s="298" t="s">
-[...8 lines deleted...]
-      <c r="J28" s="300"/>
+      <c r="C28" s="311" t="s">
+        <v>169</v>
+      </c>
+      <c r="D28" s="312"/>
+      <c r="E28" s="312"/>
+      <c r="F28" s="312"/>
+      <c r="G28" s="312"/>
+      <c r="H28" s="312"/>
+      <c r="I28" s="312"/>
+      <c r="J28" s="313"/>
     </row>
     <row r="29" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="7"/>
       <c r="B29" s="4">
         <v>2</v>
       </c>
-      <c r="C29" s="301"/>
-[...6 lines deleted...]
-      <c r="J29" s="303"/>
+      <c r="C29" s="314"/>
+      <c r="D29" s="315"/>
+      <c r="E29" s="315"/>
+      <c r="F29" s="315"/>
+      <c r="G29" s="315"/>
+      <c r="H29" s="315"/>
+      <c r="I29" s="315"/>
+      <c r="J29" s="316"/>
     </row>
     <row r="30" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="7"/>
       <c r="B30" s="4">
         <v>3</v>
       </c>
-      <c r="C30" s="304"/>
-[...6 lines deleted...]
-      <c r="J30" s="306"/>
+      <c r="C30" s="317"/>
+      <c r="D30" s="318"/>
+      <c r="E30" s="318"/>
+      <c r="F30" s="318"/>
+      <c r="G30" s="318"/>
+      <c r="H30" s="318"/>
+      <c r="I30" s="318"/>
+      <c r="J30" s="319"/>
     </row>
     <row r="31" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
-      <c r="B31" s="56">
+      <c r="B31" s="233">
         <v>4</v>
       </c>
-      <c r="C31" s="71"/>
-[...6 lines deleted...]
-      <c r="J31" s="71"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="65"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="65"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="65"/>
     </row>
     <row r="32" spans="1:10" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="271"/>
-[...8 lines deleted...]
-      <c r="J32" s="272"/>
+      <c r="A32" s="275"/>
+      <c r="B32" s="275"/>
+      <c r="C32" s="276"/>
+      <c r="D32" s="276"/>
+      <c r="E32" s="276"/>
+      <c r="F32" s="276"/>
+      <c r="G32" s="276"/>
+      <c r="H32" s="276"/>
+      <c r="I32" s="276"/>
+      <c r="J32" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C28:J30"/>
     <mergeCell ref="C8:J11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C7:J7 C20 C24 C28">
     <cfRule type="cellIs" dxfId="20" priority="22" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="19" priority="23" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="18" priority="24" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.43307086614173229" right="0" top="0.47244094488188981" bottom="0" header="0.19685039370078741" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="F15" sqref="F15"/>
+      <selection pane="bottomRight" activeCell="C20" sqref="C20:J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="13" customWidth="1"/>
     <col min="3" max="6" width="34" style="13" customWidth="1"/>
     <col min="7" max="7" width="34" style="30" customWidth="1"/>
     <col min="8" max="10" width="34" style="13" customWidth="1"/>
     <col min="11" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A1" s="260" t="s">
+      <c r="A1" s="264" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="260"/>
-[...4 lines deleted...]
-      <c r="G1" s="260"/>
+      <c r="B1" s="264"/>
+      <c r="C1" s="264"/>
+      <c r="D1" s="264"/>
+      <c r="E1" s="264"/>
+      <c r="F1" s="264"/>
+      <c r="G1" s="264"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A2" s="261" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="261"/>
+      <c r="A2" s="265" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="265"/>
+      <c r="C2" s="265"/>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="248" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="248"/>
+      <c r="A4" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="243"/>
+      <c r="C4" s="243"/>
+      <c r="D4" s="243"/>
+      <c r="E4" s="243"/>
+      <c r="F4" s="243"/>
+      <c r="G4" s="243"/>
+      <c r="H4" s="243"/>
+      <c r="I4" s="243"/>
+      <c r="J4" s="243"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A5" s="249" t="s">
-[...10 lines deleted...]
-      <c r="J5" s="249"/>
+      <c r="A5" s="244" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="244"/>
+      <c r="C5" s="244"/>
+      <c r="D5" s="244"/>
+      <c r="E5" s="244"/>
+      <c r="F5" s="244"/>
+      <c r="G5" s="244"/>
+      <c r="H5" s="244"/>
+      <c r="I5" s="244"/>
+      <c r="J5" s="244"/>
     </row>
     <row r="6" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="32"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>155</v>
+      </c>
+      <c r="J7" s="29" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="234" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="35">
+        <v>1</v>
+      </c>
+      <c r="C8" s="266" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="267"/>
+      <c r="E8" s="267"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="267"/>
+      <c r="J8" s="268"/>
+    </row>
+    <row r="9" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235"/>
+      <c r="B9" s="36">
+        <v>2</v>
+      </c>
+      <c r="C9" s="269"/>
+      <c r="D9" s="270"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="270"/>
+      <c r="I9" s="270"/>
+      <c r="J9" s="271"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235"/>
+      <c r="B10" s="36">
         <v>3</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="C10" s="320"/>
+      <c r="D10" s="321"/>
+      <c r="E10" s="321"/>
+      <c r="F10" s="321"/>
+      <c r="G10" s="321"/>
+      <c r="H10" s="321"/>
+      <c r="I10" s="321"/>
+      <c r="J10" s="322"/>
+    </row>
+    <row r="11" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240"/>
+      <c r="B11" s="37">
         <v>4</v>
       </c>
-      <c r="C7" s="19" t="s">
-[...28 lines deleted...]
-      <c r="B8" s="36">
+      <c r="C11" s="56"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="56"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="60"/>
+    </row>
+    <row r="12" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="234" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="308" t="s">
+      <c r="C12" s="131" t="s">
+        <v>106</v>
+      </c>
+      <c r="D12" s="132" t="s">
         <v>170</v>
       </c>
-      <c r="D8" s="309"/>
-[...9 lines deleted...]
-      <c r="B9" s="37">
+      <c r="E12" s="143" t="s">
+        <v>159</v>
+      </c>
+      <c r="F12" s="144" t="s">
+        <v>171</v>
+      </c>
+      <c r="G12" s="131" t="s">
+        <v>172</v>
+      </c>
+      <c r="H12" s="141" t="s">
+        <v>173</v>
+      </c>
+      <c r="I12" s="132" t="s">
+        <v>121</v>
+      </c>
+      <c r="J12" s="133" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235"/>
+      <c r="B13" s="36">
         <v>2</v>
       </c>
-      <c r="C9" s="311"/>
-[...10 lines deleted...]
-      <c r="B10" s="37">
+      <c r="C13" s="174" t="s">
+        <v>165</v>
+      </c>
+      <c r="D13" s="175" t="s">
+        <v>175</v>
+      </c>
+      <c r="E13" s="175" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="176" t="s">
+        <v>176</v>
+      </c>
+      <c r="G13" s="177" t="s">
+        <v>172</v>
+      </c>
+      <c r="H13" s="175" t="s">
+        <v>121</v>
+      </c>
+      <c r="I13" s="175" t="s">
+        <v>159</v>
+      </c>
+      <c r="J13" s="176" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235"/>
+      <c r="B14" s="36">
         <v>3</v>
       </c>
-      <c r="C10" s="314"/>
-[...10 lines deleted...]
-      <c r="B11" s="38">
+      <c r="C14" s="174" t="s">
+        <v>170</v>
+      </c>
+      <c r="D14" s="175" t="s">
+        <v>171</v>
+      </c>
+      <c r="E14" s="175" t="s">
+        <v>165</v>
+      </c>
+      <c r="F14" s="176" t="s">
+        <v>176</v>
+      </c>
+      <c r="G14" s="177" t="s">
+        <v>172</v>
+      </c>
+      <c r="H14" s="175" t="s">
+        <v>162</v>
+      </c>
+      <c r="I14" s="175" t="s">
+        <v>177</v>
+      </c>
+      <c r="J14" s="176" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="236"/>
+      <c r="B15" s="37">
         <v>4</v>
       </c>
-      <c r="C11" s="60"/>
-[...12 lines deleted...]
-      <c r="B12" s="39">
+      <c r="C15" s="56"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="60"/>
+    </row>
+    <row r="16" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="245" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="35">
         <v>1</v>
       </c>
-      <c r="C12" s="169" t="s">
+      <c r="C16" s="145" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="146" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="146" t="s">
+        <v>168</v>
+      </c>
+      <c r="F16" s="147" t="s">
         <v>162</v>
       </c>
-      <c r="D12" s="170" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="169" t="s">
+      <c r="G16" s="145" t="s">
+        <v>159</v>
+      </c>
+      <c r="H16" s="146" t="s">
+        <v>179</v>
+      </c>
+      <c r="I16" s="146" t="s">
+        <v>180</v>
+      </c>
+      <c r="J16" s="149" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="235"/>
+      <c r="B17" s="36">
+        <v>2</v>
+      </c>
+      <c r="C17" s="174" t="s">
+        <v>178</v>
+      </c>
+      <c r="D17" s="175" t="s">
+        <v>106</v>
+      </c>
+      <c r="E17" s="175" t="s">
+        <v>182</v>
+      </c>
+      <c r="F17" s="176" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" s="177" t="s">
+        <v>179</v>
+      </c>
+      <c r="H17" s="175" t="s">
+        <v>173</v>
+      </c>
+      <c r="I17" s="175" t="s">
+        <v>180</v>
+      </c>
+      <c r="J17" s="176" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235"/>
+      <c r="B18" s="36">
+        <v>3</v>
+      </c>
+      <c r="C18" s="174" t="s">
+        <v>175</v>
+      </c>
+      <c r="D18" s="175" t="s">
+        <v>163</v>
+      </c>
+      <c r="E18" s="175" t="s">
+        <v>171</v>
+      </c>
+      <c r="F18" s="176" t="s">
+        <v>183</v>
+      </c>
+      <c r="G18" s="177" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="175" t="s">
+        <v>173</v>
+      </c>
+      <c r="I18" s="175" t="s">
+        <v>179</v>
+      </c>
+      <c r="J18" s="176" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="240"/>
+      <c r="B19" s="37">
+        <v>4</v>
+      </c>
+      <c r="C19" s="56"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="60"/>
+    </row>
+    <row r="20" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="234" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="48">
+        <v>1</v>
+      </c>
+      <c r="C20" s="145" t="s">
+        <v>178</v>
+      </c>
+      <c r="D20" s="146" t="s">
+        <v>184</v>
+      </c>
+      <c r="E20" s="146" t="s">
+        <v>185</v>
+      </c>
+      <c r="F20" s="147" t="s">
+        <v>186</v>
+      </c>
+      <c r="G20" s="183" t="s">
+        <v>122</v>
+      </c>
+      <c r="H20" s="146" t="s">
+        <v>165</v>
+      </c>
+      <c r="I20" s="146" t="s">
+        <v>180</v>
+      </c>
+      <c r="J20" s="147" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="235"/>
+      <c r="B21" s="39">
+        <v>2</v>
+      </c>
+      <c r="C21" s="180" t="s">
+        <v>163</v>
+      </c>
+      <c r="D21" s="181" t="s">
+        <v>184</v>
+      </c>
+      <c r="E21" s="181" t="s">
+        <v>185</v>
+      </c>
+      <c r="F21" s="182" t="s">
+        <v>176</v>
+      </c>
+      <c r="G21" s="184" t="s">
+        <v>121</v>
+      </c>
+      <c r="H21" s="181" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="181" t="s">
         <v>108</v>
       </c>
-      <c r="H12" s="179" t="s">
-[...11 lines deleted...]
-      <c r="B13" s="37">
+      <c r="J21" s="182" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="235"/>
+      <c r="B22" s="39">
+        <v>3</v>
+      </c>
+      <c r="C22" s="180" t="s">
+        <v>171</v>
+      </c>
+      <c r="D22" s="181" t="s">
+        <v>184</v>
+      </c>
+      <c r="E22" s="181" t="s">
+        <v>185</v>
+      </c>
+      <c r="F22" s="182" t="s">
+        <v>106</v>
+      </c>
+      <c r="G22" s="184" t="s">
+        <v>108</v>
+      </c>
+      <c r="H22" s="181" t="s">
+        <v>187</v>
+      </c>
+      <c r="I22" s="181" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22" s="182" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="236"/>
+      <c r="B23" s="47">
+        <v>4</v>
+      </c>
+      <c r="C23" s="56"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="60"/>
+    </row>
+    <row r="24" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="237" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="35">
+        <v>1</v>
+      </c>
+      <c r="C24" s="131"/>
+      <c r="D24" s="132"/>
+      <c r="E24" s="132"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="132"/>
+      <c r="J24" s="133"/>
+    </row>
+    <row r="25" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="238"/>
+      <c r="B25" s="36">
         <v>2</v>
       </c>
-      <c r="C13" s="33" t="s">
-[...26 lines deleted...]
-      <c r="B14" s="37">
+      <c r="C25" s="174"/>
+      <c r="D25" s="175"/>
+      <c r="E25" s="175"/>
+      <c r="F25" s="176"/>
+      <c r="G25" s="177"/>
+      <c r="H25" s="175"/>
+      <c r="I25" s="175"/>
+      <c r="J25" s="176"/>
+    </row>
+    <row r="26" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="238"/>
+      <c r="B26" s="36">
         <v>3</v>
       </c>
-      <c r="C14" s="33" t="s">
-[...26 lines deleted...]
-      <c r="B15" s="38">
+      <c r="C26" s="174"/>
+      <c r="D26" s="175"/>
+      <c r="E26" s="175"/>
+      <c r="F26" s="176"/>
+      <c r="G26" s="177"/>
+      <c r="H26" s="175"/>
+      <c r="I26" s="175"/>
+      <c r="J26" s="176"/>
+    </row>
+    <row r="27" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="239"/>
+      <c r="B27" s="37">
         <v>4</v>
       </c>
-      <c r="C15" s="60"/>
-[...12 lines deleted...]
-      <c r="B16" s="36">
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="60"/>
+    </row>
+    <row r="28" spans="1:10" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="234" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="38">
         <v>1</v>
       </c>
-      <c r="C16" s="183" t="s">
-[...26 lines deleted...]
-      <c r="B17" s="37">
+      <c r="C28" s="255" t="s">
+        <v>188</v>
+      </c>
+      <c r="D28" s="256"/>
+      <c r="E28" s="256"/>
+      <c r="F28" s="256"/>
+      <c r="G28" s="256"/>
+      <c r="H28" s="256"/>
+      <c r="I28" s="256"/>
+      <c r="J28" s="257"/>
+    </row>
+    <row r="29" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="235"/>
+      <c r="B29" s="36">
         <v>2</v>
       </c>
-      <c r="C17" s="33" t="s">
-[...26 lines deleted...]
-      <c r="B18" s="37">
+      <c r="C29" s="258"/>
+      <c r="D29" s="259"/>
+      <c r="E29" s="259"/>
+      <c r="F29" s="259"/>
+      <c r="G29" s="259"/>
+      <c r="H29" s="259"/>
+      <c r="I29" s="259"/>
+      <c r="J29" s="260"/>
+    </row>
+    <row r="30" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="235"/>
+      <c r="B30" s="36">
         <v>3</v>
       </c>
-      <c r="C18" s="33" t="s">
-[...26 lines deleted...]
-      <c r="B19" s="38">
+      <c r="C30" s="258"/>
+      <c r="D30" s="259"/>
+      <c r="E30" s="259"/>
+      <c r="F30" s="259"/>
+      <c r="G30" s="259"/>
+      <c r="H30" s="259"/>
+      <c r="I30" s="259"/>
+      <c r="J30" s="260"/>
+    </row>
+    <row r="31" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="240"/>
+      <c r="B31" s="37">
         <v>4</v>
       </c>
-      <c r="C19" s="60"/>
-[...182 lines deleted...]
-      <c r="J31" s="270"/>
+      <c r="C31" s="261"/>
+      <c r="D31" s="262"/>
+      <c r="E31" s="262"/>
+      <c r="F31" s="262"/>
+      <c r="G31" s="262"/>
+      <c r="H31" s="262"/>
+      <c r="I31" s="262"/>
+      <c r="J31" s="263"/>
     </row>
     <row r="32" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.15"/>
     <row r="33" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A33" s="307"/>
-[...8 lines deleted...]
-      <c r="J33" s="248"/>
+      <c r="A33" s="323"/>
+      <c r="B33" s="243"/>
+      <c r="C33" s="243"/>
+      <c r="D33" s="243"/>
+      <c r="E33" s="243"/>
+      <c r="F33" s="243"/>
+      <c r="G33" s="243"/>
+      <c r="H33" s="243"/>
+      <c r="I33" s="243"/>
+      <c r="J33" s="243"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A34" s="248"/>
-[...8 lines deleted...]
-      <c r="J34" s="248"/>
+      <c r="A34" s="243"/>
+      <c r="B34" s="243"/>
+      <c r="C34" s="243"/>
+      <c r="D34" s="243"/>
+      <c r="E34" s="243"/>
+      <c r="F34" s="243"/>
+      <c r="G34" s="243"/>
+      <c r="H34" s="243"/>
+      <c r="I34" s="243"/>
+      <c r="J34" s="243"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A35" s="248"/>
-[...8 lines deleted...]
-      <c r="J35" s="248"/>
+      <c r="A35" s="243"/>
+      <c r="B35" s="243"/>
+      <c r="C35" s="243"/>
+      <c r="D35" s="243"/>
+      <c r="E35" s="243"/>
+      <c r="F35" s="243"/>
+      <c r="G35" s="243"/>
+      <c r="H35" s="243"/>
+      <c r="I35" s="243"/>
+      <c r="J35" s="243"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A1:G1"/>
-[...4 lines deleted...]
-    <mergeCell ref="C8:J10"/>
     <mergeCell ref="A33:J35"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="C28:J31"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="C8:J10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C12 D24:F24 H24:I24 C27:I27">
     <cfRule type="cellIs" dxfId="17" priority="55" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="16" priority="56" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="15" priority="57" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
     <cfRule type="cellIs" dxfId="14" priority="10" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="13" priority="11" stopIfTrue="1" operator="equal">
       <formula>"LY - Ng.Thảo"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="12" priority="12" stopIfTrue="1" operator="equal">
       <formula>"SINH - Tâm"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="equal">
       <formula>"NN - S.Thủy"</formula>
@@ -9749,32 +9900,31 @@
       <vt:lpstr>TKBLop_Buoi_1 KHOI 8-9</vt:lpstr>
       <vt:lpstr>TKBLop_Buoi_2 KHOI 8-9</vt:lpstr>
       <vt:lpstr>TKBLop_Buoi_1 KHOI 6-7</vt:lpstr>
       <vt:lpstr>TKBLop_Buoi_2 KHOI 6-7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MINHTU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>